--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,615 +51,615 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_001_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_001_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO MUNICIPAL, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_002_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_002_2022.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO VALE ALIMENTAÇÃO EM R$ 400,00 (QUATROCENTOS REAIS)</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_003_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_003_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_no_004_2022_contratacao_emergencial_-_professor.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_no_004_2022_contratacao_emergencial_-_professor.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA EM CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_005-2022_-_p._historia.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_005-2022_-_p._historia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_lei_no_006-2022_-_p._portugues-ingles.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_lei_no_006-2022_-_p._portugues-ingles.pdf</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_no_007_inclui_o__3o_no_artigo_25_da_lei_municipal_no_4422005_que_institui_o_plano_de_carreira.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_no_007_inclui_o__3o_no_artigo_25_da_lei_municipal_no_4422005_que_institui_o_plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>Inclui o § 3º no artigo 25 da Lei Municipal nº 442/2005, que institui o Plano de Carreira dos Servidores Municipais de Cerrito</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_no_008_revisao_geral_anual_prof_pedagogo_aumento_real_equiparar_piso_nacional_e_revisao_ag_comu.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_no_008_revisao_geral_anual_prof_pedagogo_aumento_real_equiparar_piso_nacional_e_revisao_ag_comu.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual – art. 37, inciso X da Constituição Federal – aos titulares dos cargos efetivos de Professor e Pedagogo e aos empregados públicos de Professor que tenham formação mínima de Magistério concluída até dezembro de 2001, bem como concede aumento real, a fim de equipar o Piso Municipal ao Piso Nacional do Magistério, e concede Revisão Geral Anual aos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_no_009_2022_programa_de_demissao_voluntaria__pdv_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_no_009_2022_programa_de_demissao_voluntaria__pdv_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Poder Executivo de Cerrito, o Programa de Demissão Voluntária – PDV, e dá outras providências</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_no_010_2022_cria_o_conselho_municipal_de_saneamento_basico_de_cerrito_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_no_010_2022_cria_o_conselho_municipal_de_saneamento_basico_de_cerrito_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saneamento Básico de Cerrito e dá outras providências</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_no_011_2022_gratif_aos_serv_publicos_municipais_ocupantes_do_cargo_de_motorista_de_cacamba.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_no_011_2022_gratif_aos_serv_publicos_municipais_ocupantes_do_cargo_de_motorista_de_cacamba.pdf</t>
   </si>
   <si>
     <t>Institui gratificação aos servidores públicos municipais ocupantes do cargo de Motorista, designados a desempenhar atividades em caminhão caçamba</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_no_012_abertua_credito_adicional.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_no_012_abertua_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no orçamento vigente</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_lei_no_013_altera_lei_1343_rpps.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_lei_no_013_altera_lei_1343_rpps.pdf</t>
   </si>
   <si>
     <t>Altera o art. 13 da Lei Municipal nº 1343, de 21 de dezembro de 2018</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/projeto_de_lei_no_014_revoga_medidas_uso_mascara.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/projeto_de_lei_no_014_revoga_medidas_uso_mascara.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 1449/2020</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/projeto_de_lei_no_015_prof_matematica.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/projeto_de_lei_no_015_prof_matematica.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária em Caráter Emergencial de Excepcional Interesse Público</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_no_016_contratacao_motorista.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_no_016_contratacao_motorista.pdf</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_no_017_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_no_017_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/projeto_de_lei_no_018_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/projeto_de_lei_no_018_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo I da Lei Municipal nº 1520, de 22 de novembro de 2021 – PPA 2022 – 2025</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_019_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_019_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo III da Lei Municipal nº 1524, de 17 de dezembro de 2021 – LDO 2022</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_020_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_020_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_021_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_021_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_022_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_022_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_no_023_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_no_023_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_024_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_024_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_025_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_025_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_026_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_026_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_027_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_027_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_028_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_028_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_no_029_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_no_029_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_no_030_autoriza_a_contratacao_temporaria_em_carater_emergencial_servente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_no_030_autoriza_a_contratacao_temporaria_em_carater_emergencial_servente.pdf</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_033_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_033_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_no_034_revisao_geral_anual_remuneracao_dos_conselheiros_tutelares_bem_como_concede_aumento.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_no_034_revisao_geral_anual_remuneracao_dos_conselheiros_tutelares_bem_como_concede_aumento.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual – art. 37, X, da Constituição Federal, à remuneração dos Conselheiros Tutelares, bem como concede aumento</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_no_035_cria_emprego_publico_de_agente_de_combate_a_endemias_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_no_035_cria_emprego_publico_de_agente_de_combate_a_endemias_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria emprego público de Agente de Combate a Endemias e dá outras providências</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/portaria_001-2022_prorrogacao_vigencia_concurso.lnk</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/portaria_001-2022_prorrogacao_vigencia_concurso.lnk</t>
   </si>
   <si>
     <t>PORTARIA Nº001/2022 – PRORROGAÇÃO CONCURSO PÚBLICO EDITAL 01/2018</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/portaria_003-2022_nomeacao_comissao_inventario.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/portaria_003-2022_nomeacao_comissao_inventario.doc</t>
   </si>
   <si>
     <t>PORTARIA Nº003/2022 – NOMEAÇÃO COMISSÃO DE INVENTÁRIO</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/decreto_001-22-_regulamenta_processo_seletivo.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/decreto_001-22-_regulamenta_processo_seletivo.doc</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE CERRITO, O PROCESSO SELETIVO SIMPLIFICADO PARA REALIZAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, DE  QUE  TRATAM OS ARTS.236 A 240, DA LEI MUNICIPAL Nº308/2001, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/decreto_042022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/decreto_042022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO E APROVAÇÃO DO PARECER  Nº20829,   EMITIDO PELA PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL, NOS AUTOS DO PROCESSO Nº002221-0200/18-0, O QUAL FOI FAVORÁVEL À APROVAÇÃO DAS CONTAS DOS SENHORES DOUGLAS RODRIGUES DA SILVEIRA E ALEXANDRE SILVA DA ROSA, ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE CERRITO, NO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/decreto_052022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/decreto_052022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO E APROVAÇÃO DO PARECER  Nº21.131,   EMITIDO PELA PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL, NOS AUTOS DO PROCESSO Nº003216-0200/19-7, O QUAL FOI FAVORÁVEL À APROVAÇÃO DAS CONTAS DO SENHOR DOUGLAS RODRIGUES DA SILVEIRA, ADMINISTRADOR DO EXECUTIVO MUNICIPAL DE CERRITO, NO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/lei_municipal_no_1535_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/lei_municipal_no_1535_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL - ART. 37, X DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO MUNICIPAL, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/lei_municipal_no_1536_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/lei_municipal_no_1536_2022.pdf</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/lei_municipal_no_1537_2022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/lei_municipal_no_1537_2022.pdf</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/lei_1538.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/lei_1538.doc</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SERVIDORES ATIVOS, E AOS PROVENTOS E PENSÕES DOS SERVIDORES APOSENTADOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE VEREADORES DE CERRITO, A REVISÃO GERAL ANUAL PREVISTA PELO ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL.”</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/lei_1539.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/lei_1539.doc</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE VEREADORES DE CERRITO, A REVISÃO GERAL ANUAL PREVISTA PELO ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/lei_1540.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/lei_1540.doc</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSÍDIOS PAGOS AO CARGO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE CERRITO, A REVISÃO GERAL ANUAL PREVISTA PELO ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL.”</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/lei_1541.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/lei_1541.doc</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS EXERCENTES DE MANDATOS ELETIVOS DE PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE CERRITO, A REVISÃO GERAL ANUAL PREVISTA PELO ART.37, INCISO X, DA CONSTITUIÇÃO FEDERAL.”</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/lei_1542.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/lei_1542.doc</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES ATIVOS, E AOS PROVENTOS E PENSÕES DOS APOSENTADOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE VEREADORES DE CERRITO.”</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/lei_1543.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/lei_1543.doc</t>
   </si>
   <si>
     <t>FIXA O VALOR DO VALE ALIMENTAÇÃO PAGO AOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE CERRITO, EM R$ 480,00(QUATROCENTOS E OITENTA REAIS).”</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/lei_municipal_no_1544.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/lei_municipal_no_1544.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/lei_municipal_no_1545.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/lei_municipal_no_1545.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/lei_municipal_no_1546.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/lei_municipal_no_1546.pdf</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/003-2022_-_altera_res._de_mesa_04-2021.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/003-2022_-_altera_res._de_mesa_04-2021.doc</t>
   </si>
   <si>
     <t>ALTERA OS §§ 2º. E 3º., DO ART. 2º., DA RESOLUÇÃO DE MESA Nº004/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -966,67 +966,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_no_004_2022_contratacao_emergencial_-_professor.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_005-2022_-_p._historia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_lei_no_006-2022_-_p._portugues-ingles.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_no_007_inclui_o__3o_no_artigo_25_da_lei_municipal_no_4422005_que_institui_o_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_no_008_revisao_geral_anual_prof_pedagogo_aumento_real_equiparar_piso_nacional_e_revisao_ag_comu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_no_009_2022_programa_de_demissao_voluntaria__pdv_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_no_010_2022_cria_o_conselho_municipal_de_saneamento_basico_de_cerrito_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_no_011_2022_gratif_aos_serv_publicos_municipais_ocupantes_do_cargo_de_motorista_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_no_012_abertua_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_lei_no_013_altera_lei_1343_rpps.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/projeto_de_lei_no_014_revoga_medidas_uso_mascara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/projeto_de_lei_no_015_prof_matematica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_no_016_contratacao_motorista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_no_017_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/projeto_de_lei_no_018_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_019_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_020_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_021_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_022_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_no_023_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_024_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_025_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_026_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_027_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_028_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_no_029_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_no_030_autoriza_a_contratacao_temporaria_em_carater_emergencial_servente.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_033_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_no_034_revisao_geral_anual_remuneracao_dos_conselheiros_tutelares_bem_como_concede_aumento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_no_035_cria_emprego_publico_de_agente_de_combate_a_endemias_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/portaria_001-2022_prorrogacao_vigencia_concurso.lnk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/portaria_003-2022_nomeacao_comissao_inventario.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/decreto_001-22-_regulamenta_processo_seletivo.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/decreto_042022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/decreto_052022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/lei_municipal_no_1535_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/lei_municipal_no_1536_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/lei_municipal_no_1537_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/lei_1538.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/lei_1539.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/lei_1540.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/lei_1541.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/lei_1542.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/lei_1543.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/lei_municipal_no_1544.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/lei_municipal_no_1545.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/lei_municipal_no_1546.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/003-2022_-_altera_res._de_mesa_04-2021.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/projeto_de_lei_no_004_2022_contratacao_emergencial_-_professor.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/projeto_de_lei_no_005-2022_-_p._historia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/projeto_de_lei_no_006-2022_-_p._portugues-ingles.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_no_007_inclui_o__3o_no_artigo_25_da_lei_municipal_no_4422005_que_institui_o_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_no_008_revisao_geral_anual_prof_pedagogo_aumento_real_equiparar_piso_nacional_e_revisao_ag_comu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_no_009_2022_programa_de_demissao_voluntaria__pdv_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_no_010_2022_cria_o_conselho_municipal_de_saneamento_basico_de_cerrito_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_no_011_2022_gratif_aos_serv_publicos_municipais_ocupantes_do_cargo_de_motorista_de_cacamba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_no_012_abertua_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_lei_no_013_altera_lei_1343_rpps.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/projeto_de_lei_no_014_revoga_medidas_uso_mascara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/projeto_de_lei_no_015_prof_matematica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_no_016_contratacao_motorista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_no_017_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/projeto_de_lei_no_018_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_019_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/projeto_de_lei_no_020_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_no_021_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_no_022_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_no_023_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_no_024_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_lei_no_025_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/projeto_de_lei_no_026_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/projeto_de_lei_no_027_altera_a_redacao_do_anexo_i_da_lei_municipal_no_1520_de_22_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_028_altera_a_redacao_do_anexo_iii_da_lei_municipal_no_1524_de_17_de_dezembro_de_2021__ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_no_029_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_no_030_autoriza_a_contratacao_temporaria_em_carater_emergencial_servente.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_no_031_autoriza_a_contratacao_temporaria_em_carater_emergencial_operario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/projeto_de_lei_no_033_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/projeto_de_lei_no_034_revisao_geral_anual_remuneracao_dos_conselheiros_tutelares_bem_como_concede_aumento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_no_035_cria_emprego_publico_de_agente_de_combate_a_endemias_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/portaria_001-2022_prorrogacao_vigencia_concurso.lnk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/portaria_003-2022_nomeacao_comissao_inventario.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/decreto_001-22-_regulamenta_processo_seletivo.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/decreto_042022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/decreto_052022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/lei_municipal_no_1535_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/lei_municipal_no_1536_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/lei_municipal_no_1537_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/lei_1538.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/lei_1539.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/lei_1540.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/lei_1541.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/lei_1542.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/lei_1543.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/lei_municipal_no_1544.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/lei_municipal_no_1545.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/lei_municipal_no_1546.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/003-2022_-_altera_res._de_mesa_04-2021.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>