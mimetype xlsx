--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,855 +51,855 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_no_013_-_servente_com_anexo.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_no_013_-_servente_com_anexo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO (SERVENTE)</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_n._014_de_2021_-_projeto_de_lei_para_compra_de_vacinas.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_n._014_de_2021_-_projeto_de_lei_para_compra_de_vacinas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE VACINAS PARA O ENFRENTAMENTO DA PANDEMIA DA COVID 19 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/projeto_de_lei_no_015_-_operador_de_maquina_com_anexos.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/projeto_de_lei_no_015_-_operador_de_maquina_com_anexos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO (OPERADOR)</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_no_016_-_tecnico_em_enfermagem-_com_anexos.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_no_016_-_tecnico_em_enfermagem-_com_anexos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO (TÉCNICO ENFERMAGEM)</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei__no_018_21_-_construcao_predio_sec._assist._social_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei__no_018_21_-_construcao_predio_sec._assist._social_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018-2021, ALTERA A LDO 2021 E AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_no_021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_no_021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_no_022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_no_022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITOS ADICIONAIS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_no_023.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_no_023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_024.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_no_025.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_no_025.pdf</t>
   </si>
   <si>
     <t>CRIA O NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO  E DE CONTROLE SOCIAL NO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BASICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB DE QUE TRATA A LEI FEDERAL N° 14.113, DE 25 DE DEZEMBRO DE 2020, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_no_027_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_no_027_2.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTITUIÇÃO DE PONTO FACULTATIVO NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_no_028.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_no_028.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE A PANDEMIA DO CORONAVIRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS DA AREA DA SAÚDE</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_no_029_2021_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_no_029_2021_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA EM CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_no_030_santa_casa_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_no_030_santa_casa_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CERRITO A FIRMAR CONVÊNIO COM A SANTA CASA DE MISERICÓRDIA DE PEDRO OSORIO - RS, PARA FINS DE REPASSAR O VALOR DE R$ 15.000,00 (QUINZE MIL REAIS) MENSAIS PARA ATENDIMENTO DAS MEDIDAS DE PROTEÇÃO E PREVENÇÃO PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVIRUS (COVID - 19)</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_031_-_contratacao_de_pedreiro_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_031_-_contratacao_de_pedreiro_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA EM CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_032-_abertura_de_credito_aquisicao_de_terreno_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_032-_abertura_de_credito_aquisicao_de_terreno_1.pdf</t>
   </si>
   <si>
     <t>ALTERA PLANO PLURIANUAL 2018-2021 E DIRETRIZES ORÇAMENTARIAS 2021 E AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_no_034_2021_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_no_034_2021_2.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_no_035_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_no_035_2.pdf</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_no_036_2021_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_no_036_2021_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR PARCERIA COM A ASSOCIAÇÃO BENEFICENTE LAR SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_no_037_2021_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_no_037_2021_2.pdf</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_no_038.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_no_038.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_039_2021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_039_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PUBLICO A CONCEDER O USO DE UMA SALA DE UM IMOVEL PARA A INSTALAÇÃO DE UMA INSTITUIÇÃO FINANCEIRA</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/pl_40_-_cessao_uso_oneroso_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/pl_40_-_cessao_uso_oneroso_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO, DE FORMA ONEROSA, DE UM ESPAÇO DENTRO DE UM IMOVEL PUBLICO PARA A INSTALAÇÃO DE UMA INSTITUIÇÃO FINANCEIRA</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_no_043_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_no_043_1.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_no_044_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_no_044_1.pdf</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_no_050.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_no_050.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICIPIO AO REGIME PROPRIO DE PREVIDENCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no_051.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no_051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE PREVIDENCIA COMPLEMENTAR-RPC,  NO AMBITO DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no_055_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no_055_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICIPIO DE CERRITO, CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA, CRIAÇÃO DO FUNDO MUNICIPAL DE CULTURA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no_056_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no_056_1.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no_057_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no_057_1.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_058.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/projeto_de_lei_no_059.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/projeto_de_lei_no_059.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°561/2008, QUE CRIA O LAR SUBSTITUTO NO AMBITO DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_no_060.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_no_060.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N°905/2012,  A LEI MUNICIPAL N° 938/2012, E A LEI MUNICIPAL °1255/2017</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_no_061.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_no_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICIPIO DE CERRITO E INSTITUI A TAXA DE LICENCIAMENTO AMBIENTAL</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_no_062.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_no_062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA EM CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_no_063.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_no_063.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI MUNICIPAL N° 1052/2014</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_no_064_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_no_064_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DE MULTA E REMISSÃO DE JUROS DE DEBITOS PERANTE A ADMINISTRAÇÃO MUNICIPAL, VENCIDOS ATE 31/12/2021</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_065_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_065_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO EM PARCELA UNICA DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, REFERENTE AO EXERCICIO DE 2022</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_066.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_066.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_067_1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_067_1.pdf</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_068_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_068_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CREDITOS MUNICIPAIS DE NATUREZA NAO TRIBUTARIA, DECORRENTES EXCLUSIVAMENTE DAS ATIVIDADES DO DEPARTAMENTO DE VIGILANCIA SANITARIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_069-2021_2.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_069-2021_2.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CERRITO PARA O EXERCICIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/lei_1482.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/lei_1482.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018-2021, ALTERA A LDO 2021 E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/lei_municipal_no_1485.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/lei_municipal_no_1485.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/lei_municipal_no_1486.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/lei_municipal_no_1486.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITOS ADICIONAIS NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/lei_municipal_no_1487.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/lei_municipal_no_1487.pdf</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/lei_municipal_no_1488.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/lei_municipal_no_1488.pdf</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/lei_municipal_no_1489.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/lei_municipal_no_1489.pdf</t>
   </si>
   <si>
     <t>CRIA O NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E DE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB, DE QUE TRATA A LEI FEDERAL Nº14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/lei_municipal_no_1490.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/lei_municipal_no_1490.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 652/2009</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/lei_1492.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/lei_1492.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE A PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA AREA DA SAUDE</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/lei_1493.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/lei_1493.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTITUIÇÃO DE PONTO FACULTATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/lei_municipal_no_1495.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/lei_municipal_no_1495.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/lei_1496.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/lei_1496.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CERRITO A FIRMAR CONVENIO COM A SANTA CASA DE MISERICORDIA DE PEDRO OSORIO - RS, PARA FINS DE REPASSAR O VALOR DE R$ 15.000,00 (QUINZE MIL REAIS) MENSAIS PARA ATENDIMENTO DAS MEDIDAS DE PROTEÇÃO E PREVENÇÃO PARA ENFRENTAMENTO DA EMERGENCIA DA SAÚDE PUBLICA DE IMPORTANCIA INTERNACIONAL DECORRENTE DO CORONAVIRUS (COVID -19)</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/lei_1497.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/lei_1497.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/lei_1498.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/lei_1498.pdf</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/lei_1499.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/lei_1499.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/lei_1501.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/lei_1501.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/lei_1502.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/lei_1502.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO CICLISMO, NO AMBITO DO MUNICIPIO DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/lei_1504.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/lei_1504.pdf</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/lei_1505.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/lei_1505.pdf</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/lei_1506.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/lei_1506.pdf</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/lei_1514.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/lei_1514.pdf</t>
   </si>
   <si>
     <t>CRIA NO AMBITO DO MUNICIPIO DE CERRITO, A SEMANA DA INTEGRAÇÃO EVANGELICA , E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/lei_1515.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/lei_1515.pdf</t>
   </si>
   <si>
     <t>CRIA NO AMBITO DO MUNICIPIO DE CERRITO, O DIA DO EVANGELICO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/lei_municipal_no_1522.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/lei_municipal_no_1522.pdf</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/lei_municipal_no_1523.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/lei_municipal_no_1523.pdf</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/lei_municipal_no_1524.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/lei_municipal_no_1524.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2022</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/lei_municipal_no_1525.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/lei_municipal_no_1525.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/lei_municipal_no_1526.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/lei_municipal_no_1526.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/lei_municipal_no_1527.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/lei_municipal_no_1527.pdf</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/lei_municipal_no_1529.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/lei_municipal_no_1529.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 905/2012, A LEI MUNICIPAL N° 938/2012 E A LEI MUNICIPAL N° 1255/2017</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/lei_municipal_no_1530.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/lei_municipal_no_1530.pdf</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/lei_municipal_no_1531.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/lei_municipal_no_1531.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/lei_municipal_no_1532.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/lei_municipal_no_1532.pdf</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/lei_municipal_no_1533.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/lei_municipal_no_1533.pdf</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/lei_municipal_no_1534.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/lei_municipal_no_1534.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CREDITOS MUNICIPAIS DE NATUREZA NÃO-TRIBUTARIA, DECORRENTES EXCLUSIVAMENTE DAS ATIVIDADES DO DEPARTAMENTO DE VIGILANCIA SANITARIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1206,67 +1206,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_no_013_-_servente_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_n._014_de_2021_-_projeto_de_lei_para_compra_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/projeto_de_lei_no_015_-_operador_de_maquina_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_no_016_-_tecnico_em_enfermagem-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei__no_018_21_-_construcao_predio_sec._assist._social_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_no_022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_no_023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_no_025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_no_027_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_no_029_2021_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_no_030_santa_casa_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_031_-_contratacao_de_pedreiro_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_032-_abertura_de_credito_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_no_034_2021_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_no_035_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_no_036_2021_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_no_037_2021_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_039_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/pl_40_-_cessao_uso_oneroso_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_no_043_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_no_044_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no_055_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no_056_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no_057_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_058.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/projeto_de_lei_no_059.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_no_060.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_no_061.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_no_062.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_no_063.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_no_064_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_065_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_066.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_067_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_068_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_069-2021_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/lei_1482.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/lei_municipal_no_1485.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/lei_municipal_no_1486.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/lei_municipal_no_1487.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/lei_municipal_no_1488.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/lei_municipal_no_1489.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/lei_municipal_no_1490.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/lei_1492.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/lei_1493.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/lei_municipal_no_1495.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/lei_1496.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/lei_1497.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/lei_1498.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/lei_1499.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/lei_1501.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/lei_1502.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/lei_1504.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/lei_1505.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/lei_1506.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/lei_1514.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/lei_1515.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/lei_municipal_no_1522.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/lei_municipal_no_1523.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/lei_municipal_no_1524.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/lei_municipal_no_1525.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/lei_municipal_no_1526.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/lei_municipal_no_1527.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/lei_municipal_no_1529.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/lei_municipal_no_1530.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/lei_municipal_no_1531.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/lei_municipal_no_1532.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/lei_municipal_no_1533.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/lei_municipal_no_1534.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_no_013_-_servente_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_n._014_de_2021_-_projeto_de_lei_para_compra_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/projeto_de_lei_no_015_-_operador_de_maquina_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_no_016_-_tecnico_em_enfermagem-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei__no_018_21_-_construcao_predio_sec._assist._social_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_no_021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_no_022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/projeto_de_lei_no_023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/projeto_de_lei_no_024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/projeto_de_lei_no_025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_lei_no_027_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/projeto_de_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_no_029_2021_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_no_030_santa_casa_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_031_-_contratacao_de_pedreiro_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_032-_abertura_de_credito_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_no_034_2021_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_no_035_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_no_036_2021_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_no_037_2021_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1379/projeto_de_lei_no_039_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1380/pl_40_-_cessao_uso_oneroso_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1381/projeto_de_lei_no_043_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1382/projeto_de_lei_no_044_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no_051.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no_055_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no_056_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no_057_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_058.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1415/projeto_de_lei_no_059.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1416/projeto_de_lei_no_060.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1417/projeto_de_lei_no_061.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1418/projeto_de_lei_no_062.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_no_063.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_no_064_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_065_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_066.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_067_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_068_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_069-2021_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/lei_1482.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/lei_municipal_no_1485.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/lei_municipal_no_1486.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/lei_municipal_no_1487.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/lei_municipal_no_1488.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/lei_municipal_no_1489.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/lei_municipal_no_1490.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/lei_1492.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/lei_1493.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/lei_municipal_no_1495.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1384/lei_1496.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1385/lei_1497.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1386/lei_1498.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1387/lei_1499.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1388/lei_1501.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1389/lei_1502.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1390/lei_1504.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1391/lei_1505.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1392/lei_1506.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1393/lei_1514.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1394/lei_1515.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1395/lei_municipal_no_1522.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1396/lei_municipal_no_1523.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1397/lei_municipal_no_1524.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1398/lei_municipal_no_1525.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1399/lei_municipal_no_1526.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1400/lei_municipal_no_1527.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1401/lei_municipal_no_1529.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1402/lei_municipal_no_1530.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1403/lei_municipal_no_1531.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1404/lei_municipal_no_1532.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1405/lei_municipal_no_1533.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2021/1406/lei_municipal_no_1534.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>