--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -48,744 +48,744 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1288/lei_1404.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1288/lei_1404.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DAS DIÁRIAS AO PREFEITO, VICE PREFEITO E SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1289/lei_1405.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1289/lei_1405.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA EM CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1290/lei_1406.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1290/lei_1406.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA GERAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1291/lei_1407.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1291/lei_1407.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROCURADOR GERAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1292/lei_1408.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1292/lei_1408.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA EM CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1293/lei_1409.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1293/lei_1409.pdf</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1294/lei_1410.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1294/lei_1410.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE CULTURA, TURISMO DESPORTO E LAZER. O CARGO DE SECRETARIO MUNICIPAL DE CULTURA TURISMO DESPORTO E LAZER E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1295/lei_1411.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1295/lei_1411.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ASSESSOR DE GABINETE, EXTINGUE O CARGO DE ASSESSOR DE DESENVOLVIMENTO ECONOMICO E ALTERA O ARTIGO 19 DA LEI MUNICIPAL N° 442/2005</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1296/lei_1412.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1296/lei_1412.pdf</t>
   </si>
   <si>
     <t>CRIA O GABINETE DO PREFEITO, NA ESTRUTURA ADMINISTRATIVA DO EXECUTIVO MUNICIPAL DE CERRITO</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1297/lei_1413.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1297/lei_1413.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 652/2009</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1298/lei_1414.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1298/lei_1414.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1299/lei_1415.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1299/lei_1415.pdf</t>
   </si>
   <si>
     <t>ALTERA PALNO PLURIANUAL 2018-2021 E DIRETRIZES ORÇAMENTARIAS 2020 E AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1300/lei_1416.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1300/lei_1416.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MEDICO ESF E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1301/lei_1417.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1301/lei_1417.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL AOS SERVIDORES</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1302/lei_1418.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1302/lei_1418.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1303/lei_1419.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1303/lei_1419.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1304/lei_1420..pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1304/lei_1420..pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AO VEREADORES REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1305/lei_1421.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1305/lei_1421.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SECRETARIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1306/lei_1422.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1306/lei_1422.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE GERAL ANUAL AO PREFEITO E VICE PREFEITO</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1307/lei_1423..pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1307/lei_1423..pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE GERAL ANUAL AO SERVIDORES ATIVO DA CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1308/lei_1424.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1308/lei_1424.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1309/lei_1425.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1309/lei_1425.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA  DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1310/lei_1426.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1310/lei_1426.pdf</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1311/lei_1427.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1311/lei_1427.pdf</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1312/lei_1428.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1312/lei_1428.pdf</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1313/lei_1429.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1313/lei_1429.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1343/2018 QUE REESTRUTURA O REGIME PROPRIO DE PREVIDENCIA</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1314/lei_1430.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1314/lei_1430.pdf</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1315/lei_1431.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1315/lei_1431.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1316/lei_1432.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1316/lei_1432.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1317/lei_1433.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1317/lei_1433.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018-2021 E AUTORIZA ABERTURA DE CREDITO</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1318/lei_1434.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1318/lei_1434.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL ADICIONAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1319/lei_1435.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1319/lei_1435.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 1429 DE 22DE ABRIL DE 2020, QUE ALTERA A LEI MUNICIPAL 1343 DE 21 DE DEZEMBRO DE 2018 QUE REESTRUTURA O RPPS DO ARTIGO 40 DA CONSTITUIÇÃO</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1320/lei_1436-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1320/lei_1436-2020.pdf</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1321/lei_1437-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1321/lei_1437-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONTRIBUIÇÃO PREVIDENCIARIA DEVIDAS PELO MUNICIPIO AO REGIME PROPRIO DE PREVIDENCIA SOCIAL RPPS</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1322/lei_1438-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1322/lei_1438-2020.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1323/lei_1439-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1323/lei_1439-2020.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1324/lei_1440-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1324/lei_1440-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1052/2014 QUE CRIA GRATIFICAÇÃO PARA OS PROFISSIONAIS LOTADOS NA ESTRATEGIA SAUDE DA FAMILIA</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1325/lei_1441.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1325/lei_1441.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE CERRITO O PROGRAMA ADOTE UMA PRAÇA  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1326/lei_1442.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1326/lei_1442.pdf</t>
   </si>
   <si>
     <t>INSTITUI NAS ESCOLAS MUNICIPAIS DO MUNICIPIO DE CERRITO A SEMANA DE INCENTIVO A PRATICA DE BRINDEIRAS ANTIGAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1327/lei_1443-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1327/lei_1443-2020.pdf</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1328/lei_1444-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1328/lei_1444-2020.pdf</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1329/lei_1445-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1329/lei_1445-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA PLANO PLURIANUAL 2018 2021 DIRETRIZES ORÇAMENTARIAS 2020 E LEI ORÇAMENTARIA 2020</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1330/lei_1446-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1330/lei_1446-2020.pdf</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1331/lei_1447-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1331/lei_1447-2020.pdf</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1332/lei_1448-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1332/lei_1448-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018 2021 E DIRETRIZES ORÇAMENTARIAS 2020, E AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1333/lei_1449-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1333/lei_1449-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS COERCITIVAS POR AUSENCIA DO USO DE MASCARAS FORMAÇÃO DE AGLOMERAÇÕES BEM COMO DEFINE OS PROCEDIMENTOS PARA A UTILIZAÇÃO DO PODER DE POLICIA PELA ADMINISTRAÇÃO PUBLICA MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1334/lei_1450-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1334/lei_1450-2020.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1335/lei_1451.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1335/lei_1451.pdf</t>
   </si>
   <si>
     <t>DA O NOME DE GENES LEÃO BENTO AO GINASIO MUNICIPAL DE ESPORTES DO MUNICIPIO DE CERRITO, LOCALIZADA NA RUA DR JAQUES DA ROSA MACHADO N° 67 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1336/lei_1452-2020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1336/lei_1452-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 34 E SEUS PARAGRAFOS DA LEI MUNICIPAL 989/2013 QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1337/lei_1453.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1337/lei_1453.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DO MUNICIPIO DE CERRITO A SEMANA DA AGRICULTURA FAMILIAR E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1338/lei_1454.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1338/lei_1454.pdf</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1339/lei_1455.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1339/lei_1455.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AOS ARTIGOS 7° E 11 ALTERA O &amp; 4° DO ARTIGO 11 E O &amp; 1° DO ARTIGO 13 DA LEI MUNICIPAL 1449 DE 28 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1340/lei_1456.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1340/lei_1456.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS SECRETARIOS MUNICIPAIS, PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2021 A 2024 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1341/lei_1457.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1341/lei_1457.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO E DO VICE PREFEITO DO MUNICIPIO DE CERRITO PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2021 A 2024  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1342/lei_1458.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1342/lei_1458.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2021 A 2024 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1343/lei_1460.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1343/lei_1460.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE APOIO E FINANCIAMENTO A CULTURA NO MUNICIPIO DE CERRITO PARA FINS DE APLICAÇÃO DOS RECURSOS DA LEI FEDERAL 14017 DE 29 DE JUNHO DE 2020 LEI ALDIR BLANC</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1344/lei_1461.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1344/lei_1461.pdf</t>
   </si>
   <si>
     <t>ALTERA PLANO PLURIANUAL 2018 2021 E DIRETRIZES ORÇAMENTARIAS 2020 E AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1345/lei_1462.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1345/lei_1462.pdf</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1346/lei_1463.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1346/lei_1463.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1459/2020 DE 27 DE OUTUBRO DE 2020 LDO</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1347/lei_1465.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1347/lei_1465.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALINEAR BENS MOVEIS INSERVIVEIS DE SUA PROPRIEDADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1274/resolucao_001-2020_-_covid_19.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1274/resolucao_001-2020_-_covid_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS_x000D_
 TEMPORÁRIAS DE PREVENÇÃO AO_x000D_
 CONTÁGIO PELO NOVO_x000D_
 CORONAVIRUS (COVID-19), NO_x000D_
 ÂMBITO DA CÂMARA MUNICIPAL_x000D_
 DE VEREADORES DE CERRITO, RS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1286/resolucao_007.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1286/resolucao_007.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CIRCULAÇÃO E PERMANENCIA DE PESSOAS NA SEDE DA CÂMARA MUNICIPAL DE VEREADORES DE CERRITO, EM RAZÃO DAS MEDIDAS TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVIRUS (COVID 19) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1092,67 +1092,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1288/lei_1404.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1289/lei_1405.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1290/lei_1406.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1291/lei_1407.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1292/lei_1408.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1293/lei_1409.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1294/lei_1410.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1295/lei_1411.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1296/lei_1412.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1297/lei_1413.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1298/lei_1414.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1299/lei_1415.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1300/lei_1416.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1301/lei_1417.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1302/lei_1418.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1303/lei_1419.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1304/lei_1420..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1305/lei_1421.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1306/lei_1422.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1307/lei_1423..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1308/lei_1424.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1309/lei_1425.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1310/lei_1426.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1311/lei_1427.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1312/lei_1428.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1313/lei_1429.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1314/lei_1430.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1315/lei_1431.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1316/lei_1432.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1317/lei_1433.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1318/lei_1434.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1319/lei_1435.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1320/lei_1436-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1321/lei_1437-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1322/lei_1438-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1323/lei_1439-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1324/lei_1440-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1325/lei_1441.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1326/lei_1442.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1327/lei_1443-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1328/lei_1444-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1329/lei_1445-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1330/lei_1446-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1331/lei_1447-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1332/lei_1448-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1333/lei_1449-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1334/lei_1450-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1335/lei_1451.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1336/lei_1452-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1337/lei_1453.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1338/lei_1454.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1339/lei_1455.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1340/lei_1456.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1341/lei_1457.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1342/lei_1458.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1343/lei_1460.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1344/lei_1461.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1345/lei_1462.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1346/lei_1463.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1347/lei_1465.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1274/resolucao_001-2020_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1286/resolucao_007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1288/lei_1404.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1289/lei_1405.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1290/lei_1406.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1291/lei_1407.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1292/lei_1408.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1293/lei_1409.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1294/lei_1410.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1295/lei_1411.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1296/lei_1412.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1297/lei_1413.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1298/lei_1414.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1299/lei_1415.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1300/lei_1416.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1301/lei_1417.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1302/lei_1418.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1303/lei_1419.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1304/lei_1420..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1305/lei_1421.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1306/lei_1422.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1307/lei_1423..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1308/lei_1424.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1309/lei_1425.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1310/lei_1426.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1311/lei_1427.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1312/lei_1428.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1313/lei_1429.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1314/lei_1430.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1315/lei_1431.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1316/lei_1432.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1317/lei_1433.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1318/lei_1434.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1319/lei_1435.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1320/lei_1436-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1321/lei_1437-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1322/lei_1438-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1323/lei_1439-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1324/lei_1440-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1325/lei_1441.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1326/lei_1442.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1327/lei_1443-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1328/lei_1444-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1329/lei_1445-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1330/lei_1446-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1331/lei_1447-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1332/lei_1448-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1333/lei_1449-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1334/lei_1450-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1335/lei_1451.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1336/lei_1452-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1337/lei_1453.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1338/lei_1454.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1339/lei_1455.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1340/lei_1456.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1341/lei_1457.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1342/lei_1458.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1343/lei_1460.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1344/lei_1461.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1345/lei_1462.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1346/lei_1463.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1347/lei_1465.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1274/resolucao_001-2020_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2020/1286/resolucao_007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="228.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>