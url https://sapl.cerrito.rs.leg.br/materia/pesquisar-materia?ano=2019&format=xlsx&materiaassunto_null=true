--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -51,897 +51,897 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_repudio_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_repudio_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO A PEC 06/2019 DA REFORMA DA PREVIDENCIA</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/digitalizar0014.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/digitalizar0014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO A PRIVATIZAÇÃO DA CEEE</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/emenda_a_lei_organica_002.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/emenda_a_lei_organica_002.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 97 DA LEI ORGANICA DO MUNICIPIO DE CERRITO/RS</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/lei_1346.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/lei_1346.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO VALE ALIMENTAÇÃO EM R$ 250,00</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/lei_1347.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/lei_1347.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/lei_1348.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/lei_1348.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/lei_1349.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/lei_1349.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/lei_1350.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/lei_1350.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/lei_1351.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/lei_1351.pdf</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/lei_1352.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/lei_1352.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/lei_1353.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/lei_1353.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/lei_1354.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/lei_1354.pdf</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/lei_1355.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/lei_1355.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/lei_1356.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/lei_1356.pdf</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/lei_1357.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/lei_1357.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL - ART 37, X. DA CF - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO MUNICIPAL, BEM COMO CONCEDE AUMENTO REAL, AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/lei_1358.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/lei_1358.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL, O REAJUSTE DE 3,75% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/lei_1359.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/lei_1359.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS VEREADORES DA CAMARA MUNICIPAL O REAJUSTE DE 3,75% A TITULO DE REVISÃO GERAL</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/lei_1360.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/lei_1360.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SECRETARIOS MUNICIPAIS DE CERRITO O REAJUSTE DE 3,75% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/lei_1361.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/lei_1361.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO DO MUNICIPIO DE CERRITO O REAJUSTE DE 3,75% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/lei_1362.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/lei_1362.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO VENCIMENTO BASICO DO NIVEL 1 PREVISTO NO ARTIGO 16, INCISO I, DA LEI MUNICIPAL N°651/2009 PLANO DE CARREIRA DO MAGISTERIO PUBLICO DO MUNICIPIO COM REDAÇÃO ALTERADA PELA LEI MUNICIPAL 1344/2018, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/lei_1364.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/lei_1364.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAR OPERAÇÃO DE CREDITO JUNTO A CAIXA ECONOMICA FEDERAL - PROGRAMA FINISA</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/lei_1365.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/lei_1365.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO COM O BANCO DO BRASIL S. A, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/lei_1366.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/lei_1366.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/lei_1367.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/lei_1367.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA REALIZAR REPASSE FINANCEIRO, MEDIANTE PARCERIA, COM A ASSOCIAÇÃO BENEFICIENTE LAR SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/lei_1368.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/lei_1368.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE ESPAÇO PUBLICO PARA INSTALAÇÃO DE POSTO DE COMBUSTIVEIS NO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/lei_1369.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/lei_1369.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL N°  1237 DE 20 DE OUTUBRO DE 2017 PPA</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/lei_1370.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/lei_1370.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N° 1329 DE 1° DE NOVEMBRO DE 2018 LDO</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/lei_1371.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/lei_1371.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 1237 DE 20 DE OUTUBRO DE 2017 PPA</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/lei_1372.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/lei_1372.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEIMUNICIPAL 1329 DE 1° DE NOVEMBRO DE 2018 LDO</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/lei_1373.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/lei_1373.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/lei_1374.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/lei_1374.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL N° 1237, DE 20 DE OUTUBRO DE 2017 PPA</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/lei_1375.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/lei_1375.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N° 1329, DE 1° DE NOVEMBRO DE 2018 LDO</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/lei_1376.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/lei_1376.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/lei_1377.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/lei_1377.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E REVOGA OS §§ 1° E 2° DO ARTIGO 41 DA LEI MUNICIPAL 991/2013 QUE DISPÕE SOBRE A POLITICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE, O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO E O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/lei_1378.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/lei_1378.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONTRIBUIÇÃO PREVIDENCIARIA DEVIDAS PELO MUNICIPIO AO REGIME PROPRIO DE PREVIDENCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/lei_1379.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/lei_1379.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 43 E SUAS ALTERAÇÕES, O ANEXO V DA LEI MUNICIPAL 651/2009, REVOGA OS PARAGRAFOS 1°, 2° E 3° DO ARTIGO 41 DA LEI MUNICIPAL 651/2009 ACRESCENTADOS PELA LEI MUNICIPAL 838/2011 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/lei_1380.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/lei_1380.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE ENSINO DE CERRITO</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/lei_1381.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/lei_1381.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2° DA LEI MUNICIPAL 1367/2019</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/lei_1382.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/lei_1382.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO GALPÃO CRIOULO DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/lei_1383.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/lei_1383.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO MAIS UM CARGO DE ENFERMEIRO SAUDE DA FAMILIA NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART 3° DA LEI MUNICIPAL 442/2005 COM REDAÇÃO ALTERADA PELA LEI MUNICIPAL 653/2009</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/</t>
   </si>
   <si>
     <t>RESOLUÇÃO 001/2019 IMPLANTAÇÃO OUVIDORIA DA CÂMARA MUNICIPAL DE CERRITO</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/portaria_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/portaria_01.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE INVENTARIO</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/portaria_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/portaria_02.pdf</t>
   </si>
   <si>
     <t>EXONERAÇÃO DO SERVIDOR LEANDRO DOS SANTOS ALVES</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/portaria_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/portaria_03.pdf</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA GRACIELA DA ROSA NEVES</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/portaria_04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/portaria_04.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR RAMIRO CORREA ESPINDOLA DIRETOR LEGISLATIVO</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/portaria_05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/portaria_05.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE INVENTARIO E REVOGA A PORTARIA 001/2019.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/portaria_06.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/portaria_06.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE SERVIDOR EM ESTAGIO PROBATORIO NO AMBITO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, REVOGA A PORTARIA 003/2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/portaria_07.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/portaria_07.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR COMO RESPONSAVEL PELA OUVIDORIA DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/decreto_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/decreto_01.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NA CAMARA MUNICIPAL DE VEREADORES DE CERRITO NO DIA 04 DE MARÇO DE 2019 APRAZANDO NOVA DATA PARA REUNIÃO ORDINARIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/decreto_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/decreto_02.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NA CAMARA MUNICIPAL DE VEREADORES DE CERRITO NO DIA 21 DE JUNHO DE 2019 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/decreto_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/decreto_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR JOSE MARIO DE AVILA CENTENO A HOMENAGEM DE MERITO TRADICIONALISTA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/decreto_04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/decreto_04.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR GETULIO FURTADO TEIXEIRA A HOMENAGEM DE MERITO TRADICIONALISTA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/decreto_05-2019-_festa_do_leite_-_gutierres.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/decreto_05-2019-_festa_do_leite_-_gutierres.doc</t>
   </si>
   <si>
     <t>CONCEDE AO SR. GUTIERRES FERREIRA MUNIZ, HOMENAGEM DE MÉRITO DE RECONHECIMENTO EM CONSEQUÊNCIA DE SUA RELEVANTE ATIVIDADE LEITEIRA COM  ANIMAIS DA RAÇA JERSEY, NO INTERIOR DO MUNICÍPIO DE CERRITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/decreto_06-2019-_festa_do_leite_-_selmo.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/decreto_06-2019-_festa_do_leite_-_selmo.doc</t>
   </si>
   <si>
     <t>CONCEDE AO SR. SELMO ALTAIR DA ROSA SILVEIRA, HOMENAGEM DE MÉRITO DE RECONHECIMENTO EM CONSEQUÊNCIA DE SUA RELEVANTE ATIVIDADE LEITEIRA COM  ANIMAIS DA RAÇA JERSEY, NO INTERIOR DO MUNICÍPIO DE CERRITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/decreto_07-2019-_festa_do_leite_-_jose_flavio_v_Ev0MY0U.doc</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/decreto_07-2019-_festa_do_leite_-_jose_flavio_v_Ev0MY0U.doc</t>
   </si>
   <si>
     <t>CONCEDE AO SR.  JOSÉ FLÁVIO VIEIRA DE VIEIRA, HOMENAGEM DE MÉRITO DE RECONHECIMENTO POR  INCENTIVAR  A PRODUÇÃO LEITEIRA DO MUNICÍPIO DE CERRITO, EM ESPECIAL A CRIAÇÃO DE  ANIMAIS DA RAÇA JERSEY, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/lei_1384.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/lei_1384.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DE REMUNERAÇÃO PARA O CARGO DE AUXILIAR LEGISLATIVO, ALTERA A CARGA HORARIA E O VALOR DE REMUNERAÇÃO PARA O CARGO DE CONTADOR, TODOS DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/lei_1385.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/lei_1385.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VALORES DE REMUNERAÇÃO PARA OS CARGOS DE ASSESSOR JURIDICO, ASSESSOR LEGISLATIVO E DIRETOR LEGISLATIVO, TODOS DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/lei_1390.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/lei_1390.pdf</t>
   </si>
   <si>
     <t>PROIBE A INAUGURAÇÃO E A ENTREGA DE OBRAS PUBLICAS MUNICIPAIS INCOMPLETAS, SEM CONDIÇÕES DE ATENDER AOS FINS A QUE SE DESTINAM OU IMPOSSIBILITADAS DE ENTRAR EM FUNCIONAMENTO IMEDIATO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/lei_1391.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/lei_1391.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO 2, DO ART 2  DA LEI MUNICIPAL 1219/2017 E ALTERA A REDAÇÃO DO ART 2 DA LEI MUNICIPAL 1219/2017</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1393.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1393.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART 4 DA LEI MUNICIPAL 1313/2018 QUE INSTITUI A CONCESSÃO DO VALE ALIMENTAÇÃO AOS SERVIDORES DO PODER LEGISLATIVO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1278/lei_1394.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1278/lei_1394.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1279/lei_1395.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1279/lei_1395.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1283/lei_municipal_no_1398_-_ldo_2020_16010449.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1283/lei_municipal_no_1398_-_ldo_2020_16010449.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1280/lei_1399.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1280/lei_1399.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE MAIS UM CARGO DE TECNICO EM ENFERMAGEM</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1284/loa_2020_16011047.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1284/loa_2020_16011047.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CERRITO PARA O EXERCICIO DE 2020</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1281/lei_1401.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1281/lei_1401.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO COMPLEMENTAR AOS SERVIDORES MUNICIPAIS ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1282/lei_1402.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1282/lei_1402.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA EXCLUSIVAMENTE NO AMBITO DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1285/lei_1403.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1285/lei_1403.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO COMPLEMEMTAR AOS SERVIDORES DA ATIVOS DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, NO MES DE DEZEMBRO DE 2019 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/resolucao_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/resolucao_01.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA NA CAMARA MUNICIPAL DO CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/resolucao_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/resolucao_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISCIPLINA O FORNECIMENTO A ENTREGA E O USO DE MIDIA PORTATIL DO TIPO PEN DRIVE AOS VEREADORES DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/resolucao_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/resolucao_03.pdf</t>
   </si>
   <si>
     <t>RESOLVE SOBRE A SESSÃO SOLENE EM COMEMORAÇÃO A REVOLUÇÃO FARROUPILHA, BEM COMO FIXA DATA LOCAL PARA A MESMA NO ANO DE 2019 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_pesar_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_pesar_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SENHOR EMILIANO RODRIGUES</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_pesar_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_pesar_02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DE BRAUDELINO SILVEIRA DA SILVA</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_apoio_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_apoio_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS ELETRICITARIOS DA CEEE</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_apoio_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_apoio_02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO APOIO PARA CONVOCAÇÃO DOS SOLDADOS BOMBEIROS MILITAR APROVADOS NO CONCURSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1248,67 +1248,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_repudio_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/digitalizar0014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/emenda_a_lei_organica_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/lei_1346.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/lei_1347.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/lei_1348.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/lei_1349.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/lei_1350.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/lei_1351.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/lei_1352.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/lei_1353.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/lei_1354.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/lei_1355.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/lei_1356.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/lei_1357.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/lei_1358.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/lei_1359.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/lei_1360.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/lei_1361.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/lei_1362.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/lei_1364.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/lei_1365.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/lei_1366.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/lei_1367.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/lei_1368.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/lei_1369.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/lei_1370.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/lei_1371.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/lei_1372.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/lei_1373.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/lei_1374.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/lei_1375.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/lei_1376.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/lei_1377.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/lei_1378.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/lei_1379.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/lei_1380.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/lei_1381.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/lei_1382.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/lei_1383.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/decreto_05-2019-_festa_do_leite_-_gutierres.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/decreto_06-2019-_festa_do_leite_-_selmo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/decreto_07-2019-_festa_do_leite_-_jose_flavio_v_Ev0MY0U.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/lei_1384.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/lei_1385.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/lei_1390.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/lei_1391.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1393.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1278/lei_1394.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1279/lei_1395.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1283/lei_municipal_no_1398_-_ldo_2020_16010449.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1280/lei_1399.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1284/loa_2020_16011047.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1281/lei_1401.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1282/lei_1402.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1285/lei_1403.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_apoio_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_apoio_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_repudio_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1262/digitalizar0014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1222/emenda_a_lei_organica_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1185/lei_1346.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1186/lei_1347.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1187/lei_1348.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1188/lei_1349.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1189/lei_1350.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1190/lei_1351.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1191/lei_1352.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1192/lei_1353.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1193/lei_1354.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1194/lei_1355.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1195/lei_1356.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1196/lei_1357.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1197/lei_1358.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1198/lei_1359.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1199/lei_1360.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1200/lei_1361.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1201/lei_1362.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1202/lei_1364.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1203/lei_1365.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1204/lei_1366.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1205/lei_1367.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1206/lei_1368.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1207/lei_1369.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1208/lei_1370.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1209/lei_1371.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1210/lei_1372.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1211/lei_1373.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1212/lei_1374.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1213/lei_1375.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1214/lei_1376.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1215/lei_1377.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1216/lei_1378.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1217/lei_1379.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1218/lei_1380.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1219/lei_1381.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1220/lei_1382.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1221/lei_1383.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1264/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1265/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1266/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1267/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1268/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1269/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1270/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1253/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1254/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1255/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1256/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1271/decreto_05-2019-_festa_do_leite_-_gutierres.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1272/decreto_06-2019-_festa_do_leite_-_selmo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1273/decreto_07-2019-_festa_do_leite_-_jose_flavio_v_Ev0MY0U.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1224/lei_1384.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1225/lei_1385.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1226/lei_1390.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1275/lei_1391.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1393.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1278/lei_1394.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1279/lei_1395.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1283/lei_municipal_no_1398_-_ldo_2020_16010449.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1280/lei_1399.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1284/loa_2020_16011047.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1281/lei_1401.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1282/lei_1402.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1285/lei_1403.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1250/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1251/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1252/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_apoio_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_apoio_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>