--- v0 (2026-02-24)
+++ v1 (2026-05-25)
@@ -51,1227 +51,1227 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1223/emenda_a_lei_organica_001.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1223/emenda_a_lei_organica_001.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 138, INCISO I, II, E III DA LEI ORGANICA DO MUNICIPIO DE CERRITO/RS</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1096/lei_1257.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1096/lei_1257.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1097/lei_1258.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1097/lei_1258.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1098/lei_1259.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1098/lei_1259.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1099/lei_1260.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1099/lei_1260.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1100/lei_1261.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1100/lei_1261.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1101/lei_1262.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1101/lei_1262.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE TRANSFERENCIA DE RENDA FAMILIA FELIZ E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1102/lei_1263.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1102/lei_1263.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1103/lei_1264.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1103/lei_1264.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1104/lei_1265.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1104/lei_1265.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CRIAÇÃO DE MAIS TRES CARGOS DE AGENTE EDUCACIONAL</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1105/lei_1266.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1105/lei_1266.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1106/lei_1267.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1106/lei_1267.pdf</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1107/lei_1268.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1107/lei_1268.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1108/lei_1269.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1108/lei_1269.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1109/lei_1270.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1109/lei_1270.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1110/lei_1271.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1110/lei_1271.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1242/2017 DE 31 DE OUTUBRO DE 2017 LDO 2018</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1111/lei_1272.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1111/lei_1272.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE DESPESA DE INSCRIÇÃO EM CONCURSOS PUBLICOS MUNICIPAIS A PESSOAS DOADORAS DE SANGUE, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1112/lei_1273.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1112/lei_1273.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 304/2001 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1113/lei_1274.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1113/lei_1274.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA ADITAR O CONVENIO FIRMADO ATRAVES DA LEI MUNICIPAL 1236/2017, QUE PREVE REPASSE FINANCEIRO A SANTA CASA DE PEDRO OSORIO/RS</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1114/lei_1275.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1114/lei_1275.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O INDICE PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1115/lei_1276.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1115/lei_1276.pdf</t>
   </si>
   <si>
     <t>FICAM RECLASSIFICADOS OS PADRÕES DE VENCIMENTOS BASICOS CONSTANTES NO ARTIGO 3° DA LEI MUNICIPAL 442/2005 E FICA ALTERADO O ARTIGO 24 INCISO I DA MESMA LEI E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1116/lei_1277.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1116/lei_1277.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1117/lei_1278.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1117/lei_1278.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1118/lei_1279.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1118/lei_1279.pdf</t>
   </si>
   <si>
     <t>FICA REVOGADO O ARTIGO 154 E SEUS PARAGRAFOS 1°, 2° E 3° DA LEI MUNICIPAL 173/99</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1119/lei_1280.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1119/lei_1280.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1120/lei_1281.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1120/lei_1281.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ADICIONAL AOS MOTORISTAS DESIGNADOS PARA DESEMPENHAR SUAS FUNÇÕES JUNTO AO SERVIÇO DE TRANSPORTE ESCOLAR MUNICIPAL</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1121/lei_1282.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1121/lei_1282.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A TABELA DA LEI MUNICIPAL 1254/2017 QUE ESTABELECE O VALOR VENAL DOS IMOVEIS PARA O EXERCICIO DE 2018</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1122/lei_1283.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1122/lei_1283.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 5° DA LEI MUNICIPAL 990/2013 E ACRESCE O ARTIGO 5°A E PARAGRAFO UNICO A MESMA LEI</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1123/lei_1284.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1123/lei_1284.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL, O REAJUSTE DE 2,95% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1124/lei_1285.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1124/lei_1285.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS VEREADORES DA CAMARA MUNICIPAL, O REAJUSTE DE 2,95% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1125/lei_1286.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1125/lei_1286.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SECRETARIOS MUNICIPAIS DE CERRITO O REAJUSTE DE 2,95% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1126/lei_1287.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1126/lei_1287.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO DO MUNICIPIO DE CERRITO O REAJUSTE DE 2,95% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1127/lei_1288.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1127/lei_1288.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1128/lei_1289.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1128/lei_1289.pdf</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1129/lei_1290.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1129/lei_1290.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1130/lei_1291.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1130/lei_1291.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1131/lei_1292.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1131/lei_1292.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1132/lei_1293.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1132/lei_1293.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 1237, DE 20 DE OUTUBRO DE 2017 PPA2018/2021</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1133/lei_1294.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1133/lei_1294.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1242, DE 28 DE NOVEMBRO DE 2017 LDO 2018</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1134/lei_1295.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1134/lei_1295.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1135/lei_1296.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1135/lei_1296.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 1237 DE 20 DE OUTUBRO DE 2017 PPA 2018/2021</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1136/lei_1297.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1136/lei_1297.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1137/lei_1298.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1137/lei_1298.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1138/lei_1299.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1138/lei_1299.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1139/lei_1300.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1139/lei_1300.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1140/lei_1301.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1140/lei_1301.pdf</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1141/lei_1302.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1141/lei_1302.pdf</t>
   </si>
   <si>
     <t>ALTERA OS REQUISITOS PARA O PROVIMENTO DO CARGO DE ELETRICISTA DO ANEXO I DA LEI MUNICIPAL N° 442/2005</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1142/lei_1303.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1142/lei_1303.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1143/lei_1304.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1143/lei_1304.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 238 E 239 DA LEI MUNICIPAL N° 308/2001 - REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1145/lei_1306.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1145/lei_1306.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 147, INCISO XIII, 149 E 156, CAPUT E PARAGRAFO UNICO, DA LEI MUNICIPAL N° 308/2001 - REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1146/lei_1307.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1146/lei_1307.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1147/lei_1308.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1147/lei_1308.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1148/lei_1309.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1148/lei_1309.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1149/lei_1310.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1149/lei_1310.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1150/lei_1311.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1150/lei_1311.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO, VINCULADOS A EQUIPE DA ESTRATEGIA SAUDE DA FAMILIA - ESF E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1151/lei_1312.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1151/lei_1312.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1152/lei_1313.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1152/lei_1313.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES DO PODER LEGISLATIVO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1153/lei_1314.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1153/lei_1314.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1154/lei_1315.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1154/lei_1315.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1155/lei_1316.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1155/lei_1316.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1156/lei_1317.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1156/lei_1317.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1157/lei_1318.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1157/lei_1318.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1158/lei_1319.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1158/lei_1319.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1159/lei_1320.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1159/lei_1320.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1160/lei_1321.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1160/lei_1321.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1161/lei_1322.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1161/lei_1322.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE UM PERCENTUAL DOS CARGOS E EMPREGOS PUBLICOS  PUBLICOS MUNICIPAIS PARA AS PESSOAS PORTADORAS DE DEFICIENCIA, NOS TERMOS DO ARTIGO 37, INCISO VIII, DA CONSTITUIÇÃO DA REPUBLICA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1162/lei_1323.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1162/lei_1323.pdf</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1163/lei_1324.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1163/lei_1324.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI MUNICIPAL N° 1307/2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1164/lei_1325.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1164/lei_1325.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1167/lei_1326.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1167/lei_1326.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1168/lei_1327.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1168/lei_1327.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1169/lei_1328.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1169/lei_1328.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1170/lei_1330.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1170/lei_1330.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1171/lei_1331.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1171/lei_1331.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1172/lei_1332.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1172/lei_1332.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO DO VALOR VENAL DOS IMOVEIS EM 10,79% PARA O EXERCICIO DE 2019.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1173/lei_1333.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1173/lei_1333.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO DO VALOR DE REFERENCIA MUNICIPAL - VRM, 10,79% PARA O EXERCICIO DE 2019</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1174/lei_1334.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1174/lei_1334.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO EM PARCELA UNICA DO IMPOSTO PREDIAL E TERRITORIAL URBANO, IPTU, REFERENTE AO ANO DE 2019</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1175/lei_1335.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1175/lei_1335.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DA MULTA E REMISSÃO DE JUROS DE DEBITOS TRIBUTARIOS, MEDIANTE PAGAMENTO NOS PRAZOS QUE INDICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1176/lei_1336.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1176/lei_1336.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N° 1329 DE 1° DE NOVEMBRO DE 2018-LDO</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1177/lei_1337.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1177/lei_1337.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 1237 DE 20 DE OUTUBRO DE 2017 PPA</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1178/lei_1338.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1178/lei_1338.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1179/lei_1339.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1179/lei_1339.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 156, CAPÚT, DA LEI MUNICIPAL N° 308, DE 27 DE DEZEMBRO DE 2001 - REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1180/lei_1340.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1180/lei_1340.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CERRITO A FIRMAR CONTRATO COM O INSTITUTO DE PREVIDENCIA DO ESTADO DO RIO GRANDE DO SUL - IPERGS, PARA A PRESTAÇÃO DE SERVIÇOS DE ASSISTENCIA MEDICO-HOSPITALAR E LABORAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1181/lei_1342.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1181/lei_1342.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO DE ALIMENTAÇÃO ESCOLAR DO MUNICIPIO DE CERRITO/RS, INSTITUIDO PELA LEI MUNICIPAL N° 039/97 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1182/lei_1343.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1182/lei_1343.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PROPRIO DE PREVIDENCIA SOCIAL DO MUNICIPIO DE CERRITO - RPPS, DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO DA REPUBLICA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1183/lei_1344.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1183/lei_1344.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 6°, § 2°, ARTIGO 11, §1°, ARTIGO 16, INCISOS I, II, III, IV E V, E ARTIGO 21, INCISOS I E II DA LEI MUNICIPAL N° 651/2009 - PLANO DE CARREIRA DO MAGISTERIO PUBLICO DO MUNICIPIO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1184/lei_1345.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1184/lei_1345.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO COMPLEMENTAR AOS SERVIDORES MUNICIPAIS ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1238/portaria_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1238/portaria_01.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO DIA 25 DE MAIO DE 2018, NA CAMARA MUNICIPAL DE VEREADORES DE CERRITO</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1239/portaria_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1239/portaria_02.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO DIA 06 DE JULHO DE 2018,  NO TURNO DA TARDE A PARTIR DAS 13:30, NA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, TENDO EM VISTA O JOGO DA SELEÇÃO BRASILEIRA DE FUTEBOL PELA ETAPA DAS QUARTAS DE FINAL DA COPA DO MUNDO FIFA DE 2018, A OCORRER NA MESMA DATA AS 15:00 HORAS</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1240/portaria_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1240/portaria_03.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE AVALIAÇÃO DE SERVIDOR EM ESTAGIO PROBATORIO NO AMBITO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1241/portaria_04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1241/portaria_04.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO DIA 21 DE SETEMBRO DE 2018, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1242/portaria_05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1242/portaria_05.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO DIA 16 DE NOVEMBRO DE 2018, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1243/portaria_06.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1243/portaria_06.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE PROCESSO ADMINISTRATIVO PARA SELEÇÃO DE EMPRESA DO RAMO PARA PRESTAÇÃO E SERVIÇOS DE IMPLANTAÇÃO, TERINAMENTO, CONVERSÃO E LOCAÇÃO MENSAL DE SISTEMAS DE GESTÃO PUBLICA PARA O PODER LEGISLATIVO MUNICIPAL DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1244/decreto_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1244/decreto_01.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR MATEUS DOMINGUES RIBEIRO A HOMENAGEM DE MERITO TRADICIONALISTA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1245/decreto_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1245/decreto_02.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR OCTAVIANO DE CASTRO VIEIRA NETO A HOMENAGEM DE MERITO TRADICIONALISTA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1246/decreto_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1246/decreto_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO E APROVAÇÃO DA PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE CEREITO, RELATIVAS AO PODER EXECUTIVO NO EXERCICIO 2016 REFERENTES AO PROCESSO DE CONTAS DE GOVERNO</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1247/decreto_04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1247/decreto_04.pdf</t>
   </si>
   <si>
     <t>CONCEDE A SRA SUELI MILECH A HOMENAGEM DE MERITO DE RECONHECIMENTO EM CONSEQUENCIA DE SEU RELEVANTE DESEMPENHO JUNTO A ATIVIDADE LEITEIRA COM ANIMAIS DA RACA JERSEY NO INTERIOR DO MUNICIPIO DE CERRITO,  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1248/decreto_05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1248/decreto_05.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SR EDILSON HELENO HOLZ BENTO O DIPLOMA DE MERITO ESPORTIVO, NOS TERMOS DO DECRETO LEGISLATIVO 004/2013 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1249/decreto_06.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1249/decreto_06.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NA CAMARA MUNICIPAL DE VEREADORES DE CERRITO NOS DIAS 24 E  21 DE DEZEMBRO DE 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1263/lei_municipal_1329.18.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1263/lei_municipal_1329.18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO FINANCEIRO DE 2019. (LDO)</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1227/resolucao_001-2018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1227/resolucao_001-2018.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O SISTEMA DE AVALIAÇÃO DE SERVIDOR EM ESTAGIO PROBATORIO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1228/resolucao_002-2018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1228/resolucao_002-2018.pdf</t>
   </si>
   <si>
     <t>RESOLVE SOBRE A SESSÃO SOLENE EM COMEMORAÇÃO A REVOLUÇÃO FARROUPILHA, BEM COMO FIXA DATA E LOCAL PARA A MESMA, NO ANO DE 2018, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1229/resolucao_003-2018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1229/resolucao_003-2018.pdf</t>
   </si>
   <si>
     <t>RESOLVE ALTERAR HORARIO E LOCAL DA SESSÃO ORDINARIA DO DIA 17 DE SETEMBRO DE 2018, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1230/resolucao_004-2018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1230/resolucao_004-2018.pdf</t>
   </si>
   <si>
     <t>REDEFINE AS DATAS DAS REUNIÕES ORDINARIAS DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, NO MES DE DEZEMBRO DE 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1231/resolucao_005-2018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1231/resolucao_005-2018.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A AQUISIÇÃO E CONCESSÃO DE FERIAS AOS VEREADORES DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1232/mocao_pesar_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1232/mocao_pesar_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DE ALVACIR DA CRUZ AIRES</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1233/mocao_pesar_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1233/mocao_pesar_02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DE ADEMIR LEAL NOVO</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1234/mocao_pesar_03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1234/mocao_pesar_03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DE CLAIR OLIVEIRA LEAL</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção Apoio</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1235/mocao_apoio_01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1235/mocao_apoio_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A APROVAÇÃO DO PROJETO DE LEI 92/2018 DA DEFENSORIA PUBLICA</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1236/mocao_apoio_02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1236/mocao_apoio_02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A CONVOCAÇÃO DOS 450 CANDIDATOS APROVADOS SOLDADO BOMBEIROS MILITAR</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1237/mocao_apoio_00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1237/mocao_apoio_00.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO HOSPITAL ESCOLA 100% REGIONAL SUS DA UFPEL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1578,67 +1578,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1223/emenda_a_lei_organica_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1096/lei_1257.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1097/lei_1258.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1098/lei_1259.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1099/lei_1260.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1100/lei_1261.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1101/lei_1262.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1102/lei_1263.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1103/lei_1264.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1104/lei_1265.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1105/lei_1266.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1106/lei_1267.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1107/lei_1268.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1108/lei_1269.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1109/lei_1270.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1110/lei_1271.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1111/lei_1272.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1112/lei_1273.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1113/lei_1274.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1114/lei_1275.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1115/lei_1276.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1116/lei_1277.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1117/lei_1278.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1118/lei_1279.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1119/lei_1280.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1120/lei_1281.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1121/lei_1282.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1122/lei_1283.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1123/lei_1284.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1124/lei_1285.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1125/lei_1286.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1126/lei_1287.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1127/lei_1288.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1128/lei_1289.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1129/lei_1290.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1130/lei_1291.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1131/lei_1292.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1132/lei_1293.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1133/lei_1294.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1134/lei_1295.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1135/lei_1296.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1136/lei_1297.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1137/lei_1298.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1138/lei_1299.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1139/lei_1300.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1140/lei_1301.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1141/lei_1302.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1142/lei_1303.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1143/lei_1304.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1145/lei_1306.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1146/lei_1307.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1147/lei_1308.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1148/lei_1309.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1149/lei_1310.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1150/lei_1311.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1151/lei_1312.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1152/lei_1313.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1153/lei_1314.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1154/lei_1315.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1155/lei_1316.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1156/lei_1317.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1157/lei_1318.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1158/lei_1319.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1159/lei_1320.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1160/lei_1321.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1161/lei_1322.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1162/lei_1323.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1163/lei_1324.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1164/lei_1325.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1167/lei_1326.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1168/lei_1327.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1169/lei_1328.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1170/lei_1330.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1171/lei_1331.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1172/lei_1332.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1173/lei_1333.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1174/lei_1334.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1175/lei_1335.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1176/lei_1336.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1177/lei_1337.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1178/lei_1338.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1179/lei_1339.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1180/lei_1340.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1181/lei_1342.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1182/lei_1343.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1183/lei_1344.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1184/lei_1345.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1238/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1239/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1240/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1241/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1242/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1243/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1244/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1245/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1246/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1247/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1248/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1249/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1263/lei_municipal_1329.18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1227/resolucao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1228/resolucao_002-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1229/resolucao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1230/resolucao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1231/resolucao_005-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1232/mocao_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1233/mocao_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1234/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1235/mocao_apoio_01.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1236/mocao_apoio_02.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1237/mocao_apoio_00.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1223/emenda_a_lei_organica_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1096/lei_1257.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1097/lei_1258.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1098/lei_1259.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1099/lei_1260.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1100/lei_1261.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1101/lei_1262.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1102/lei_1263.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1103/lei_1264.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1104/lei_1265.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1105/lei_1266.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1106/lei_1267.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1107/lei_1268.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1108/lei_1269.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1109/lei_1270.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1110/lei_1271.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1111/lei_1272.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1112/lei_1273.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1113/lei_1274.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1114/lei_1275.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1115/lei_1276.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1116/lei_1277.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1117/lei_1278.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1118/lei_1279.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1119/lei_1280.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1120/lei_1281.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1121/lei_1282.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1122/lei_1283.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1123/lei_1284.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1124/lei_1285.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1125/lei_1286.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1126/lei_1287.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1127/lei_1288.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1128/lei_1289.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1129/lei_1290.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1130/lei_1291.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1131/lei_1292.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1132/lei_1293.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1133/lei_1294.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1134/lei_1295.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1135/lei_1296.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1136/lei_1297.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1137/lei_1298.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1138/lei_1299.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1139/lei_1300.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1140/lei_1301.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1141/lei_1302.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1142/lei_1303.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1143/lei_1304.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1145/lei_1306.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1146/lei_1307.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1147/lei_1308.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1148/lei_1309.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1149/lei_1310.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1150/lei_1311.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1151/lei_1312.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1152/lei_1313.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1153/lei_1314.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1154/lei_1315.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1155/lei_1316.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1156/lei_1317.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1157/lei_1318.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1158/lei_1319.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1159/lei_1320.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1160/lei_1321.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1161/lei_1322.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1162/lei_1323.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1163/lei_1324.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1164/lei_1325.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1167/lei_1326.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1168/lei_1327.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1169/lei_1328.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1170/lei_1330.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1171/lei_1331.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1172/lei_1332.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1173/lei_1333.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1174/lei_1334.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1175/lei_1335.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1176/lei_1336.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1177/lei_1337.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1178/lei_1338.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1179/lei_1339.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1180/lei_1340.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1181/lei_1342.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1182/lei_1343.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1183/lei_1344.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1184/lei_1345.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1238/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1239/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1240/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1241/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1242/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1243/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1244/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1245/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1246/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1247/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1248/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1249/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1263/lei_municipal_1329.18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1227/resolucao_001-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1228/resolucao_002-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1229/resolucao_003-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1230/resolucao_004-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1231/resolucao_005-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1232/mocao_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1233/mocao_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1234/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1235/mocao_apoio_01.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1236/mocao_apoio_02.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2018/1237/mocao_apoio_00.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>