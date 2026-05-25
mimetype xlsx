--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,861 +51,861 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1022/lei_1182.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1022/lei_1182.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1023/lei_1183.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1023/lei_1183.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1024/lei_1184.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1024/lei_1184.pdf</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1025/lei_1185.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1025/lei_1185.pdf</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1026/lei_1186.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1026/lei_1186.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE AGENTES EDUCACIONAIS DO PROCESSO SELETIVO</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1027/lei_1187.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1027/lei_1187.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 1° DA LEI MUNICIPAL 837/2011</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1028/lei_1188.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1028/lei_1188.pdf</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1029/lei_1189.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1029/lei_1189.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1030/lei_1190.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1030/lei_1190.pdf</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1031/lei_1191.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1031/lei_1191.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1032/lei_1192.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1032/lei_1192.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1033/lei_1193.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1033/lei_1193.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1169/2016 DE 29 DE SETEMBRO DE 2016 LDO 2017</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1034/lei_1194.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1034/lei_1194.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NA ESFERA MUNICIPAL OS DISPOSITIVOS REFERENTES AO ABANDONO PREVISTO NOS ARTIGOS 1.275 E 1.276 DO CODIGO CIVIL BRASILEIRO</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1035/lei_1195.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1035/lei_1195.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA EM CARATER EMERGENCIAL DE EXCPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1036/lei_1196.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1036/lei_1196.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1037/lei_1197.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1037/lei_1197.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 3° DA LEI MUNICIPAL 842/2011 QUE TRATA DO CONSELHO MUNICIPAL DO MEIO AMBIENTE DO MUNICIPIO DE CERRITO CMMA</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1038/lei_1198.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1038/lei_1198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVENIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1039/lei_1199.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1039/lei_1199.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART  3° DA LEI MUNICIPAL 693/2010</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1040/lei_1200.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1040/lei_1200.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 160 CAPUT, 161, 164, 165, 166, 167 CAPUT E 170 DA LEI MUNICIPAL 308/2001 DE 27 DE DEZEMBRO DE 2001</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1041/lei_1201.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1041/lei_1201.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1042/lei_1202.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1042/lei_1202.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL ART 37, X DA CF - AOS VENCIMENOS DOS SERVIDORES OS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO BEM COMO CONCEDE AUMENTO EAL OS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E AS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1043/lei_1203.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1043/lei_1203.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO VOLUNTARIO NO MUNICIPIO DE CERRITO/RS</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1044/lei_1204.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1044/lei_1204.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1045/lei_1205.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1045/lei_1205.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ART 1° DA LEI MUNICIPAL 1201/2017</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1046/lei_1206.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1046/lei_1206.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1047/lei_1207.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1047/lei_1207.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1048/lei_1208.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1048/lei_1208.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTAGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1049/lei_1209.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1049/lei_1209.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA D CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1050/lei_1210.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1050/lei_1210.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1051/lei_1211.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1051/lei_1211.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1052/lei_1212.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1052/lei_1212.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE FISIOTERAPEUTA</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1053/lei_1213.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1053/lei_1213.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO VENCIMENTOS DOS SERVIDORES ATIVOS INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL O REAJUSTE DE 6,58% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1054/lei_1214.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1054/lei_1214.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO, VINCULADOS A EQUIPE DA ESTRATEGIA SAUDE DA FAMILIA - ESF E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1055/lei_1215.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1055/lei_1215.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1056/lei_1216.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1056/lei_1216.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 2° DA LEI MUNICIPAL 791/2011</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1057/lei_1217.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1057/lei_1217.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 2° CAPUT PARAGRAFO 1° E 3/ E O ART 3° DA LEI MUNICIPAL 1079/2014 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1058/lei_1218.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1058/lei_1218.pdf</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1059/lei_1219.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1059/lei_1219.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE O PLANO DE CLASSIFIAÇÃO DE CRGOS E FUNÇÕES E O RESPECTIVO PALNO DE PAGAMENTO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, INSTITUIDOS PELO DECRETO LEGISLATIVO 009/97 E POSTRIORMENTE ALTERADO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1060/lei_1220.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1060/lei_1220.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 1149/2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1061/lei_1221.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1061/lei_1221.pdf</t>
   </si>
   <si>
     <t>APROVA O PALNO DE GESTÃO INTEGRADA D RESIDUOS SOLIDOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1062/lei_1222.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1062/lei_1222.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1063/lei_1223.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1063/lei_1223.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CAMARA MUNICIPAL DE VEREADORES DE CERRITO A REALIZAR EVENTO DENOMINADO VEREADOR POR UM DIA DESTINADO AOS ALUNOS DO ENSINO MEDIO DO MUNICIPIO</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1064/lei_1224.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1064/lei_1224.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVENIO COM OUTROS MUNICIPIOS DA REGIÃO E A ZONASUL, PARA ELABORAÇÃO DE PLANOS MUNICIPAIS DE SANEAMENTO BASICO EM REGIME DE COOPERAÇÃO TECNICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1065/lei_1225.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1065/lei_1225.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ART 39, PARAGRAFO 1° E 54, INCISO III AMBOS DA LEI MUNICIPAL 991/2013</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1066/lei_1227.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1066/lei_1227.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1067/lei_1227.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1067/lei_1227.pdf</t>
   </si>
   <si>
     <t>APROVA O CALENDARIO DE EVENTOS DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1068/lei_1228.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1068/lei_1228.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO DO ALVARA DE LOCALIZAÇÃO PROVISORI PARA O FUNCIONAMENTO E INSTALAÇÃO DE ATIVIDADES ECONOMICAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1069/lei_1229.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1069/lei_1229.pdf</t>
   </si>
   <si>
     <t>FIXA O PERIMETRO FISICO DE RESTRIÇÃO DE OCUPAÇÃO EM TORNO DA IMAGEM DE IEMANJA LOCALIZADA JUNTO AO CAMPING MUNICIPAL DE CERRITO</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1070/lei_1230.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1070/lei_1230.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPL 1179/2016QUE ESTABELECE NORMA PARA A EXPLORAÇÃO DO SERVIÇO PUBLICO DE TRANSPORTE INDIVIDUAL POR TAXI NO MUNICIPIO DE CERIO/RS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1071/lei_1231.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1071/lei_1231.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS 12 E 13 D LEI MUNICIPAL 646/2009</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1072/lei_1232.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1072/lei_1232.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1073/lei_1233.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1073/lei_1233.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇOES DO CRGO DE ENENHEIRO CIVIL CONSTANTES DO ANEXO I DA LEI 442/2005</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1074/lei_1234.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1074/lei_1234.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO CAPITULO II DO TITULO II DO CODIGO TRBUTARIO MUNICIPAL, ESTABELECIDO PELA LEI 173/99, SUBSTITUI O ANEXO 1A PELO ANEXO I  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1075/lei_1235.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1075/lei_1235.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1076/lei_1236.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1076/lei_1236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA REALIZAR CONVENIO COM A SANTA CASA DE MISERICORDIA DE PEDRO OSORIO</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1077/lei_1238.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1077/lei_1238.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONTRIBUIÇÃO PREVIDENCIARIA DEVIDAS PELO MUNICIPIO AO REGIME PROPRIO DE PREVIDENCIA SOCIAL RPPS</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1078/lei_1239.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1078/lei_1239.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE O PLANO DE CLASSIFICAÇÃO DE CARGOS E FUNÇÕES E O RESPECTIVO PLANO DE PAGAMENTO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, INSTITUIDOS PELO DECRETO LAGISLATIVO 009/97 E POSTERIORMENTE ALTERADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1079/lei_1239.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1079/lei_1239.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE O PLANO DE CLASSIFICAÇÃO DE CARGOS E FUNÇÕES E O RESPECTIVO PLANO DE PAGAMENTO DA CAMARA DE VEREADORES DE CERRITO, INSTITUIDOS PELO DECRETO LEGISLATIVO 009/97, E POSTERIORMENTE ALTERADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1080/lei_1240.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1080/lei_1240.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE CERRITO/RS A RECEBER BEM IMOVEL TRNSFERIDO PELO PODER PUBLICO MUNICIPAL DE PEDRO OSORIO/RS</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1081/lei_1241.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1081/lei_1241.pdf</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1082/lei_1243.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1082/lei_1243.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALINEAR BENS MOVEIS INSERVIVEIS DE SUA PROPRIEDADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1083/lei_1244.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1083/lei_1244.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TAXAS DE LICENCIAMENTO AMBIENTAL AOS PRODUTORES RURAIS CONTEMPLADOS NO PROGRAMA ESTADUAL DE APOIO E AMPLIAÇÃO DE INFRAESTRUTURA RURAL</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1084/lei_1245.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1084/lei_1245.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TECNICO EM SEGURANÇA DO TRABALHO</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1085/lei_1246.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1085/lei_1246.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TECNICO EM INFORMATICA</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1086/lei_1247.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1086/lei_1247.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE BIOLOGO</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1087/lei_1248.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1087/lei_1248.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDARIO DE EVENTOS NO MUNICIPIO DE CERRITO, LEI 1227/2017, O DIA MUNICIPAL DE DOAÇÃO DE ÓRGÃOS</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1088/lei_1249.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1088/lei_1249.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATO  TEMPORARIO COM BASE NA GARANTIA DO DIREITO A ESTABILIDADE DE QUE TRATA O ART 10, II, B DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITORIAS ADCT</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1089/lei_1250.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1089/lei_1250.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1090/lei_1251.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1090/lei_1251.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR NA TABELA ANEXA A LEI MUNICIPAL 1243/2017 QUE AUTORIZA A ALIENAÇÃO DE BENS INSERVIVEIS DE SUA PROPRIEDADE UM CAMINHÃO CAÇAMBA</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1091/lei_1252.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1091/lei_1252.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICIPIO DE CERRITO, OS PREMIOS - ALUNO NOTA DEZ E ESCOLA NOTA DEZ-, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1092/lei_1253.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1092/lei_1253.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CERRITO PARA O EXERCICIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1093/lei_1254.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1093/lei_1254.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO DO VALOR VENAL DOS IMOVEIS EM 5,70% PARA O EXERCICIO DE 2018</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1094/lei_1255.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1094/lei_1255.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 905/2012 QUE DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICIPIO DE CERRITO E QUE INSTITUI A TAXA DE LICENCIAMENTO AMBIENTAL E FLORESTAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1095/lei_1256.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1095/lei_1256.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO COMPLEMENTAR AOS SERVIDORES MUNICIPAIS ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1212,67 +1212,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1022/lei_1182.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1023/lei_1183.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1024/lei_1184.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1025/lei_1185.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1026/lei_1186.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1027/lei_1187.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1028/lei_1188.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1029/lei_1189.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1030/lei_1190.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1031/lei_1191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1032/lei_1192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1033/lei_1193.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1034/lei_1194.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1035/lei_1195.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1036/lei_1196.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1037/lei_1197.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1038/lei_1198.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1039/lei_1199.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1040/lei_1200.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1041/lei_1201.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1042/lei_1202.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1043/lei_1203.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1044/lei_1204.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1045/lei_1205.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1046/lei_1206.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1047/lei_1207.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1048/lei_1208.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1049/lei_1209.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1050/lei_1210.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1051/lei_1211.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1052/lei_1212.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1053/lei_1213.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1054/lei_1214.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1055/lei_1215.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1056/lei_1216.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1057/lei_1217.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1058/lei_1218.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1059/lei_1219.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1060/lei_1220.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1061/lei_1221.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1062/lei_1222.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1063/lei_1223.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1064/lei_1224.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1065/lei_1225.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1066/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1067/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1068/lei_1228.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1069/lei_1229.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1070/lei_1230.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1071/lei_1231.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1072/lei_1232.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1073/lei_1233.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1074/lei_1234.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1075/lei_1235.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1076/lei_1236.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1077/lei_1238.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1078/lei_1239.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1079/lei_1239.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1080/lei_1240.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1081/lei_1241.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1082/lei_1243.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1083/lei_1244.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1084/lei_1245.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1085/lei_1246.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1086/lei_1247.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1087/lei_1248.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1088/lei_1249.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1089/lei_1250.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1090/lei_1251.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1091/lei_1252.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1092/lei_1253.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1093/lei_1254.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1094/lei_1255.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1095/lei_1256.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1022/lei_1182.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1023/lei_1183.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1024/lei_1184.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1025/lei_1185.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1026/lei_1186.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1027/lei_1187.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1028/lei_1188.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1029/lei_1189.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1030/lei_1190.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1031/lei_1191.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1032/lei_1192.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1033/lei_1193.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1034/lei_1194.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1035/lei_1195.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1036/lei_1196.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1037/lei_1197.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1038/lei_1198.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1039/lei_1199.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1040/lei_1200.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1041/lei_1201.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1042/lei_1202.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1043/lei_1203.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1044/lei_1204.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1045/lei_1205.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1046/lei_1206.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1047/lei_1207.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1048/lei_1208.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1049/lei_1209.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1050/lei_1210.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1051/lei_1211.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1052/lei_1212.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1053/lei_1213.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1054/lei_1214.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1055/lei_1215.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1056/lei_1216.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1057/lei_1217.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1058/lei_1218.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1059/lei_1219.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1060/lei_1220.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1061/lei_1221.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1062/lei_1222.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1063/lei_1223.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1064/lei_1224.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1065/lei_1225.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1066/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1067/lei_1227.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1068/lei_1228.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1069/lei_1229.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1070/lei_1230.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1071/lei_1231.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1072/lei_1232.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1073/lei_1233.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1074/lei_1234.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1075/lei_1235.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1076/lei_1236.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1077/lei_1238.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1078/lei_1239.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1079/lei_1239.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1080/lei_1240.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1081/lei_1241.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1082/lei_1243.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1083/lei_1244.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1084/lei_1245.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1085/lei_1246.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1086/lei_1247.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1087/lei_1248.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1088/lei_1249.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1089/lei_1250.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1090/lei_1251.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1091/lei_1252.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1092/lei_1253.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1093/lei_1254.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1094/lei_1255.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2017/1095/lei_1256.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>