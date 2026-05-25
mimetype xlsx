--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,576 +51,576 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/973/lei_1130.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/973/lei_1130.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 10,67% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO E 1% DE GANHO REAL AOS VENCIMENTOS DOS SERVIDORES DE CARGOS EFETIVOS, DOS PROVENTOS DOS APOSENTADOS  E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/974/lei_1131.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/974/lei_1131.pdf</t>
   </si>
   <si>
     <t>ALTERA VALOR DO VALE ALIMENTAÇÃO, O QUAL PASSA PARA R$ 220,00</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/975/lei_1132.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/975/lei_1132.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMA DE TRANSPARENCIA NAS LOCAÇÕES DE IMOVEIS PELO MUNICIPIO</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/976/lei_1133.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/976/lei_1133.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARAGRAFO UNICO AO ARTIGO 7° DA LEI 652/2009</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/977/lei_1134.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/977/lei_1134.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS EXERCENTES DO MANDATO ELETIVO DE PREFEITO  E VICE PREFEITO DO MUNICIPIO DE CERRITO, O REAJUSTE DE 10,67% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/978/lei_1135.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/978/lei_1135.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SECRETARIOS MUNICIPAIS DE CERRITO O REAJUSTE DE 10,67% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/979/lei_1136.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/979/lei_1136.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VENCIMENTOS DOS SERVIDORES ATIVOS INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL O REAJUSTE DE 10,67% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/980/lei_1137.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/980/lei_1137.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SUBSIDIOS DOS VEREADORES DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO O REAJUSTE DE 10,67% A TITULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/981/lei_1138.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/981/lei_1138.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/982/lei_1139.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/982/lei_1139.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/983/lei_1140.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/983/lei_1140.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISO V AO ARTIGO 50 DA LEI MUNICIPAL 991/2013, ASSEGURANDO VALE ALIMENTAÇÃO AOS CONSELHEIROS TUTELARES DE CERRITO/RS</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/984/lei_1141.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/984/lei_1141.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/985/lei_1142.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/985/lei_1142.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/986/lei_1143.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/986/lei_1143.pdf</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/987/lei_1144.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/987/lei_1144.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/988/lei_1145.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/988/lei_1145.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1122/2015 DE 24 DE NOVEMBRO DE 2015 LDO 2016</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/989/lei_1146.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/989/lei_1146.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI 1104/2015, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/990/lei_1147.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/990/lei_1147.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/991/lei_1148.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/991/lei_1148.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/992/lei_1149.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/992/lei_1149.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE VIGILANCIA ARMADA 24 HORAS, NAS AGENCIAS BANCARIAS PUBLICAS E PRIVADAS E NAS COOPERATIVAS DE CREDITO DO MUNICIPIO DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/993/lei_1150.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/993/lei_1150.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/994/lei_1151.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/994/lei_1151.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PREISDENTE DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO, PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2017 A 2020 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/995/lei_1152.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/995/lei_1152.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS SECRETARIOS MUNICIPAIS, PARA O PERIDOD COMPREENDIDO ENTRE OS ANOS DE 2017 A 2020 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/996/lei_1153.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/996/lei_1153.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO E DO VICE PREFEITO DO MUNICIPIO DE CERRITO, PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2017 A 2020, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/997/lei_1154.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/997/lei_1154.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/998/lei_1155.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/998/lei_1155.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/999/lei_1156.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/999/lei_1156.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 998/2013 DE 30 DE OUTUBRO DE 2013 PPA 2014/2017</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1000/lei_1157.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1000/lei_1157.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1001/lei_1158.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1001/lei_1158.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3° CAPUT  DA LEI 009/97 DE 14 DE FEVEREIRO DE 1997, QUE CRIA O FUNDO MUNICIPAL DE ASSITENCIA SOCIAL  E REVOGA O ART 1° DA LEI 081/98</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1002/lei_1159.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1002/lei_1159.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1003/lei_1160.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1003/lei_1160.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1004/lei_1161.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1004/lei_1161.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1005/lei_1162.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1005/lei_1162.pdf</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1006/lei_1163.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1006/lei_1163.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1007/lei_1164.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1007/lei_1164.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1008/lei_1165.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1008/lei_1165.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1009/lei_1166.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1009/lei_1166.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1010/lei_1167.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1010/lei_1167.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1011/lei_1170.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1011/lei_1170.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS CASOS DE REINCIDENCIA E A RESPECTIVA MULTA A SER APLICADA AS SITUAÇÕES PREVISTAS NA LEI MUNICIPAL 1114/2015, QUE DETERMINA A INSTALAÇÃO DE SISTEMA DE MONITORAMENTO POR CAMERAS DE VIDEO EXTERNAS, NAS ENTRADAS E SAIDAS DE ESTABELECIMENTOS BANCARIOS E INSTITUIÇÕES FINANCEIRAS, NO AMBITO DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1012/lei_1171.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1012/lei_1171.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR PREÇO DE PASSAGEM ESCOLAR NO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1013/lei_1172.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1013/lei_1172.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE CERRITO/RS, A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PUBLICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1014/lei_1173.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1014/lei_1173.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 10,68% PARA O EXERCICIO DE 2017 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1015/lei_1174.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1015/lei_1174.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO DO VALOR VENAL EM 12,00% PARA O EXERCICIO DE 2017 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1016/lei_1175.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1016/lei_1175.pdf</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1017/lei_1176.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1017/lei_1176.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALIQUOTAS DE CONSTRIBUIÇÃO PREVIDENCIARIA DEVIDAS PELO MUNICIPIO AO REGIME PROPRIO DE PREVIDENCIA SOCIAL - RPPS</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1018/lei_1177.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1018/lei_1177.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE PLANEJAMENTO E GESTÃO E O CARGO DE SECRETARIO DE PLANEJAMENTO E GESTÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1019/lei_1178.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1019/lei_1178.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO E ADEQUAÇÃO AO ART 1° DA LEI 652/2009 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1020/lei_1179.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1020/lei_1179.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A EXPLORAÇÃO DO SERVIÇO PUBLICO DE TRANSPORTE INDIVIDUAL POR TAXI NO MUNICIPIO DE CERRITO/RS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1021/lei_1181.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1021/lei_1181.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER ONEROSAMENTE OS SERVIÇOS RELACIONADOS A FOLHA DE PAGAMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS E O USO DE ESPAÇOS PUBLICOS PARA ATENDIMENTO DE CLIENTES AO BANCO DO ESTADO DO RIO GRANDE DO SUL S.A - BANRISUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,67 +927,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/973/lei_1130.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/974/lei_1131.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/975/lei_1132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/976/lei_1133.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/977/lei_1134.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/978/lei_1135.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/979/lei_1136.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/980/lei_1137.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/981/lei_1138.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/982/lei_1139.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/983/lei_1140.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/984/lei_1141.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/985/lei_1142.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/986/lei_1143.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/987/lei_1144.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/988/lei_1145.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/989/lei_1146.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/990/lei_1147.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/991/lei_1148.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/992/lei_1149.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/993/lei_1150.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/994/lei_1151.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/995/lei_1152.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/996/lei_1153.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/997/lei_1154.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/998/lei_1155.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/999/lei_1156.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1000/lei_1157.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1001/lei_1158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1002/lei_1159.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1003/lei_1160.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1004/lei_1161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1005/lei_1162.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1006/lei_1163.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1007/lei_1164.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1008/lei_1165.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1009/lei_1166.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1010/lei_1167.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1011/lei_1170.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1012/lei_1171.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1013/lei_1172.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1014/lei_1173.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1015/lei_1174.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1016/lei_1175.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1017/lei_1176.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1018/lei_1177.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1019/lei_1178.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1020/lei_1179.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1021/lei_1181.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/973/lei_1130.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/974/lei_1131.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/975/lei_1132.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/976/lei_1133.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/977/lei_1134.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/978/lei_1135.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/979/lei_1136.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/980/lei_1137.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/981/lei_1138.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/982/lei_1139.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/983/lei_1140.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/984/lei_1141.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/985/lei_1142.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/986/lei_1143.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/987/lei_1144.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/988/lei_1145.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/989/lei_1146.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/990/lei_1147.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/991/lei_1148.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/992/lei_1149.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/993/lei_1150.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/994/lei_1151.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/995/lei_1152.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/996/lei_1153.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/997/lei_1154.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/998/lei_1155.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/999/lei_1156.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1000/lei_1157.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1001/lei_1158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1002/lei_1159.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1003/lei_1160.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1004/lei_1161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1005/lei_1162.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1006/lei_1163.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1007/lei_1164.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1008/lei_1165.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1009/lei_1166.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1010/lei_1167.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1011/lei_1170.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1012/lei_1171.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1013/lei_1172.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1014/lei_1173.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1015/lei_1174.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1016/lei_1175.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1017/lei_1176.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1018/lei_1177.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1019/lei_1178.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1020/lei_1179.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2016/1021/lei_1181.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>