--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,549 +51,549 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/927/lei_1083.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/927/lei_1083.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO VALOR DO VALE ALIMENTAÇÃO PARA R$ 200,00</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/928/lei_1084.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/928/lei_1084.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 6,41% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/929/lei_1085.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/929/lei_1085.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/930/lei_1086.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/930/lei_1086.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO A REVISÃO GERAL ANUAL DE 6,41%</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/931/lei_1087.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/931/lei_1087.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SECRETARIOS MUNICIPAIS A REVISÃO GERAL ANUAL DE 6,41%</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/932/lei_1088.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/932/lei_1088.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL A REVISÃO GERAL ANUAL NO PERCENTUAL DE 6,41%</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/933/lei_1089.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/933/lei_1089.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VEREADORES DA CAMARA MUNICIPAL DE CERRITO A REVISÃO GERAL ANUAL DE 6,41%</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/934/lei_1090.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/934/lei_1090.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/935/lei_1091.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/935/lei_1091.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALTERAR O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DOS ESTUDANTES DE CERRITO E PEDRO OSORIO ASCEPO</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/936/lei_1092.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/936/lei_1092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE JETON AOS SERVIDORES MUNICIPAIS DESIGNADOS COMO MEMBROS DO CONSELHO MUNICIPAL DO REGIME PROPRIO DA PREVIDENCIA E COMITE DE INVESTIMENTOS</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/937/lei_1093.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/937/lei_1093.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/938/lei_1094.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/938/lei_1094.pdf</t>
   </si>
   <si>
     <t>AUMENTA O VALOR DO REPASSE FINANCEIRO PREVISTO NO ART 2° DA LEI MUNICIPAL 1014/2013</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/939/lei_1095.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/939/lei_1095.pdf</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/940/lei_1096.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/940/lei_1096.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/941/lei_1097.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/941/lei_1097.pdf</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/942/lei_1098.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/942/lei_1098.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1065/2014 DE 30 DE OUTUBRO DE 2014 LDO 2015</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/943/lei_1099.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/943/lei_1099.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 998/2013 DE 30 OUTUBRO DE 2013 PPA2014/2017</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/944/lei_1100.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/944/lei_1100.pdf</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/945/lei_1101.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/945/lei_1101.pdf</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/946/lei_1102.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/946/lei_1102.pdf</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/947/lei_1103.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/947/lei_1103.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MULTAS E SANÇÕES ADMINISTRATIVAS PARA MAUS-TRATOS E CRUELDADE CONTRA ANIMAIS, NO AMBITO DO MUNICIPIO DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/948/lei_1104.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/948/lei_1104.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IX DO ART 54 DA LEI MUNICIPAL 991/2013</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/949/lei_1105.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/949/lei_1105.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO V E PARAGRAFO 2° DO ART 42 DA LEI MUNICIPAL 991/2013</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/950/lei_1106.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/950/lei_1106.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/951/lei_1107.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/951/lei_1107.pdf</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/952/lei_1108.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/952/lei_1108.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/953/lei_1109.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/953/lei_1109.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE BOLSISTAS VISITADORES PARA ATENDEREM AO PROGRAMA PRIMEIRA INFANCIA MELHOR PIM, E DA OUTRAS PROVIDENDIAS</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/954/lei_1110.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/954/lei_1110.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/955/lei_1111.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/955/lei_1111.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALINEAR BENS MOVEIS INSERVIVEIS DE SUA PROPRIEDADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/956/lei_1112.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/956/lei_1112.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 1103/2015 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/957/lei_1113.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/957/lei_1113.pdf</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/958/lei_1114.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/958/lei_1114.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE SISTEMA DE MONITORAMENTO POR CAMERAS DE VIDEO EXTERNAS NAS ENTRADAS E SAIDAS DE ESTABELECIMENTOS BANCARIOS E INSTITUIÇÕES FINANCEIRAS NO AMBITO DO MUNICIPIO DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/959/lei_1115.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/959/lei_1115.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/960/lei_1116.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/960/lei_1116.pdf</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/961/lei_1117.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/961/lei_1117.pdf</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/962/lei_1118.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/962/lei_1118.pdf</t>
   </si>
   <si>
     <t>DA NOME AO CEMITERIO MUNICIPAL LOCALIZADO NA VILA FREIRE 3° DISTRITO DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/963/lei_1119.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/963/lei_1119.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO 2° DO ARTIGO 2° E O ARTIGO 4° AMBOS DA LEI MUNICIPAL 1109/2015</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/964/lei_1120.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/964/lei_1120.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/965/lei_1121.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/965/lei_1121.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/966/lei_1123.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/966/lei_1123.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DE CONTRIBUIÇÃO DO MUNICIPIO CONSTANTE DA LEI 1049/2014</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/967/lei_1124.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/967/lei_1124.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 10,09% PARA O EXERCICIO DE 2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/968/lei_1125.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/968/lei_1125.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CERRITO PARA O EXERCICIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/969/lei_1126.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/969/lei_1126.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AGENTE EDUCACIONAL</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/970/lei_1127.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/970/lei_1127.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI O ANEXO I DA LEI MUNICIPAL 173/99 ALTERADO PELO ARTIGO 2° DA LEI MUNICIPAL 381/2003</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/971/lei_1128.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/971/lei_1128.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 19 DA LEI MUNICIPAL 651/2009</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/972/lei_1129.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/972/lei_1129.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -900,68 +900,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/927/lei_1083.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/928/lei_1084.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/929/lei_1085.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/930/lei_1086.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/931/lei_1087.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/932/lei_1088.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/933/lei_1089.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/934/lei_1090.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/935/lei_1091.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/936/lei_1092.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/937/lei_1093.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/938/lei_1094.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/939/lei_1095.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/940/lei_1096.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/941/lei_1097.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/942/lei_1098.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/943/lei_1099.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/944/lei_1100.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/945/lei_1101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/946/lei_1102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/947/lei_1103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/948/lei_1104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/949/lei_1105.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/950/lei_1106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/951/lei_1107.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/952/lei_1108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/953/lei_1109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/954/lei_1110.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/955/lei_1111.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/956/lei_1112.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/957/lei_1113.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/958/lei_1114.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/959/lei_1115.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/960/lei_1116.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/961/lei_1117.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/962/lei_1118.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/963/lei_1119.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/964/lei_1120.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/965/lei_1121.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/966/lei_1123.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/967/lei_1124.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/968/lei_1125.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/969/lei_1126.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/970/lei_1127.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/971/lei_1128.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/972/lei_1129.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/927/lei_1083.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/928/lei_1084.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/929/lei_1085.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/930/lei_1086.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/931/lei_1087.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/932/lei_1088.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/933/lei_1089.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/934/lei_1090.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/935/lei_1091.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/936/lei_1092.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/937/lei_1093.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/938/lei_1094.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/939/lei_1095.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/940/lei_1096.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/941/lei_1097.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/942/lei_1098.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/943/lei_1099.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/944/lei_1100.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/945/lei_1101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/946/lei_1102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/947/lei_1103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/948/lei_1104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/949/lei_1105.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/950/lei_1106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/951/lei_1107.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/952/lei_1108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/953/lei_1109.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/954/lei_1110.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/955/lei_1111.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/956/lei_1112.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/957/lei_1113.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/958/lei_1114.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/959/lei_1115.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/960/lei_1116.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/961/lei_1117.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/962/lei_1118.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/963/lei_1119.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/964/lei_1120.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/965/lei_1121.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/966/lei_1123.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/967/lei_1124.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/968/lei_1125.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/969/lei_1126.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/970/lei_1127.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/971/lei_1128.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2015/972/lei_1129.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>