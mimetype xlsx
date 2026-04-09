--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -51,717 +51,717 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/867/lei_1020.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/867/lei_1020.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 8,32% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/868/lei_1021.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/868/lei_1021.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO VALOR DO VALE ALIMENTAÇÃO PARA R$ 180,00</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/869/lei_1022.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/869/lei_1022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 115 REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/870/lei_1023.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/870/lei_1023.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO A REVISÃO GERAL ANUAL DE 5,56%</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/871/lei_1024.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/871/lei_1024.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SECRETARIOS MUNICIPAIS A REVISÃO GERAL ANUAL DE 5,56%</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/872/lei_1025.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/872/lei_1025.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VEREADORES DA CAMARA MUNICIPAL DE CERRITO A REVISÃO GERAL ANUAL DE 5,56%</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/873/lei_1026.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/873/lei_1026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/874/lei_1027.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/874/lei_1027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SERVIDOR PUBLICO A CONDUZIR VEICULO PUBLICO DO MUNICIPIO NO EXERCICIO DA FUNÇÃO</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/875/lei_1028.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/875/lei_1028.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL A REVISÃO GERAL ANUAL NO PERCENTUAL DE 5,56%</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/876/lei_1029.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/876/lei_1029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/877/lei_1030.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/877/lei_1030.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART 3° DA LEI MUNICIPAL 1024/2014 QUE CONCEDEU AOS SECRETARIOS MUNICIPAIS A REVISÃO GERAL ANUAL DE 5,56%</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/878/lei_1031.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/878/lei_1031.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/879/lei_1032.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/879/lei_1032.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/880/lei_1033.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/880/lei_1033.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/881/lei_1034.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/881/lei_1034.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI MUNICIPAL 998/2013  DE 30 DE OUTUBRO DE 2013 PPA</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/882/lei_1035.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/882/lei_1035.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 1007/2013 DE 19 DE NOVEMBRO DE 2013 LDO 2014</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/883/lei_1037.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/883/lei_1037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO E A  REPASSAR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DOS ESTUDANTES  DE CERRITO E PEDRO OSORIO ASECPO</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/884/lei_1038.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/884/lei_1038.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/885/lei_1039.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/885/lei_1039.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA TRES CARGOS DE TECNICO EM ENFERMAGEM NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART 3° DA LEI 442/2005, COM A REDAÇÃO ALTERADA PELA LEI 653/2009</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/886/lei_1040.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/886/lei_1040.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/887/lei_1041.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/887/lei_1041.pdf</t>
   </si>
   <si>
     <t>CRIA O ALVARA DE FUNCIONAMENTO PROVISORIO PARA O FUNCIONAMENTO E INSTALAÇÃO DE ATIVIDADES ECONOMICAS  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/888/lei_1042.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/888/lei_1042.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/889/lei_1043.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/889/lei_1043.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL PROFISSIONAL DOAS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO DE CERRITO/RS</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/890/lei_1044.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/890/lei_1044.pdf</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/891/lei_1045.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/891/lei_1045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/892/lei_1046.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/892/lei_1046.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/893/lei_1047.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/893/lei_1047.pdf</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/894/lei_1048.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/894/lei_1048.pdf</t>
   </si>
   <si>
     <t>RETIFICA A NOMENCLATURA DA FUNÇÃO CONSTANTE NO QUADRO DO ARTIGO 1° DA LEI MUNICIPAL 1042/2014</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/895/lei_1049.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/895/lei_1049.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DE CONTRIBUIÇÃO DO MUNICIPIO CONSTANTE DA LEI 978/2013</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/896/lei_1050.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/896/lei_1050.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/897/lei_1051.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/897/lei_1051.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO VI AO ARTIGO 82 DA LEI MUNICIPAL 308/2001</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/898/lei_1052.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/898/lei_1052.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA OS PROFISSIONAIS LOTADOS NA ESTRATEGIA SAUDE DA FAMILIA ESF</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/899/lei_1053.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/899/lei_1053.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ADICIONAL AOS OPERADORES DE MAQUINAS</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/900/lei_1054.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/900/lei_1054.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3° INCLUI ALINEAS A, B E C REVOGA OS INCISOS I, II, II E PARAGRAFO 1° DO ART 3° DA LEI MUNICIPAL 1041/2014</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/901/lei_1055.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/901/lei_1055.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 4° DA LEI 1052/2014</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/902/lei_1056.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/902/lei_1056.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 4° DA LEI 1053/2014</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/903/lei_1057.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/903/lei_1057.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSO FINANCEIRO DO VALOR DECORRENTE DO PASSE LIVRE ESTUDANTIL AOS ESTUDANTES BENEFICIADOS PELO PROGRAMA</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/904/lei_1058.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/904/lei_1058.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/905/lei_1059.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/905/lei_1059.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CIRCULAÇÃO DE MAQUINAS E VEICULOS DE GRANDE PORTE NAS ESTRADAS DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/906/lei_1060.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/906/lei_1060.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART 2° DA LEI MUNICIPAL 694/2010 REVOGA AS LEIS MUNICIPAIS 850/2011, 976/2013, 985/2013 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/907/lei_1061.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/907/lei_1061.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARAGRAFO 3° NO ARTIGO 117 DA LEI 493/2007, CODIGO DE POSTURA DO MUNICIPIO DE CERRITO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/908/lei_1062.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/908/lei_1062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/909/lei_1063.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/909/lei_1063.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO 1 DA LEI MUNICIPAL  998/2013 DE 30 DE OUTUBRO DE 2013 PPA 2014/2017</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/910/lei_1064.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/910/lei_1064.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER O USO DE UMA AMBULANCIA AO MUNICIPIO DE PEDRO OSORIO</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/911/lei_1066.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/911/lei_1066.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/912/lei_1067.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/912/lei_1067.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART 3° DA LEI 442/2005, COM REDAÇÃO ALTERADA PELA LEI 663/2009</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/913/lei_1068.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/913/lei_1068.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 2,94% PARA O EXERCICIO DE 2015 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/914/lei_1069.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/914/lei_1069.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS PROFISSIONAIS DO MAGISTERIO EM EFETIVO EXERCICIO NA EDUCAÇÃO INFANTIL E NO ENSINO FUNDAMENTAL COM RECURSOS DO FUNDEB</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/915/lei_1070.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/915/lei_1070.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ENFERMEIRO SAUDE DA FAMILIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/916/lei_1071.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/916/lei_1071.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/917/lei_1072.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/917/lei_1072.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A TABELA A QUE SE REFERE O ART 26 DA LEI MUNICIPAL 474/2006</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/918/lei_1074.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/918/lei_1074.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/919/lei_1075.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/919/lei_1075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O BANCO DO ESTADO DO RIO GRANDE DO SUL S.A BANRISUL, NO AMBITO DO PROGRAMA GAUCHO DE MICROCREDITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/920/lei_1076.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/920/lei_1076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATO TEMPORARIO COM BASE NA GARANTIA DO DIREITO A ESTABILIDADE DE QUE TRATA O ART 10, 11, B, DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITORIAS - ADCT</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/921/lei_1077.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/921/lei_1077.pdf</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/922/lei_1078.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/922/lei_1078.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/923/lei_1079.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/923/lei_1079.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AOS SERVIDORES MUNICIPAIS DO SETOR DE FISCALIZAÇÃO DO MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/924/lei_1080.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/924/lei_1080.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVENIO COM A AZONASUL, PARA ELABORAÇÃO DOS PLANOS MUNICIPAIS DE GESTÃO INTEGRADA DE RESIDUOS SOLIDOS EM REGIME DE COOPERAÇÃO TECNICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/925/lei_1081.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/925/lei_1081.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/926/lei_1082.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/926/lei_1082.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORARIA PREVISTA PARA O CARGO DE ENFERMEIRO PADRÃO E CONCEDE ACRESCIMO SOBRE O VENCIMENTO BASICO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1068,68 +1068,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/867/lei_1020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/868/lei_1021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/869/lei_1022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/870/lei_1023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/871/lei_1024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/872/lei_1025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/873/lei_1026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/874/lei_1027.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/875/lei_1028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/876/lei_1029.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/877/lei_1030.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/878/lei_1031.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/879/lei_1032.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/880/lei_1033.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/881/lei_1034.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/882/lei_1035.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/883/lei_1037.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/884/lei_1038.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/885/lei_1039.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/886/lei_1040.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/887/lei_1041.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/888/lei_1042.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/889/lei_1043.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/890/lei_1044.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/891/lei_1045.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/892/lei_1046.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/893/lei_1047.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/894/lei_1048.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/895/lei_1049.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/896/lei_1050.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/897/lei_1051.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/898/lei_1052.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/899/lei_1053.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/900/lei_1054.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/901/lei_1055.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/902/lei_1056.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/903/lei_1057.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/904/lei_1058.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/905/lei_1059.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/906/lei_1060.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/907/lei_1061.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/908/lei_1062.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/909/lei_1063.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/910/lei_1064.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/911/lei_1066.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/912/lei_1067.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/913/lei_1068.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/914/lei_1069.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/915/lei_1070.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/916/lei_1071.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/917/lei_1072.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/918/lei_1074.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/919/lei_1075.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/920/lei_1076.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/921/lei_1077.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/922/lei_1078.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/923/lei_1079.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/924/lei_1080.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/925/lei_1081.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/926/lei_1082.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/867/lei_1020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/868/lei_1021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/869/lei_1022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/870/lei_1023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/871/lei_1024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/872/lei_1025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/873/lei_1026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/874/lei_1027.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/875/lei_1028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/876/lei_1029.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/877/lei_1030.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/878/lei_1031.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/879/lei_1032.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/880/lei_1033.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/881/lei_1034.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/882/lei_1035.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/883/lei_1037.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/884/lei_1038.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/885/lei_1039.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/886/lei_1040.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/887/lei_1041.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/888/lei_1042.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/889/lei_1043.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/890/lei_1044.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/891/lei_1045.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/892/lei_1046.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/893/lei_1047.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/894/lei_1048.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/895/lei_1049.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/896/lei_1050.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/897/lei_1051.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/898/lei_1052.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/899/lei_1053.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/900/lei_1054.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/901/lei_1055.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/902/lei_1056.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/903/lei_1057.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/904/lei_1058.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/905/lei_1059.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/906/lei_1060.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/907/lei_1061.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/908/lei_1062.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/909/lei_1063.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/910/lei_1064.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/911/lei_1066.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/912/lei_1067.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/913/lei_1068.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/914/lei_1069.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/915/lei_1070.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/916/lei_1071.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/917/lei_1072.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/918/lei_1074.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/919/lei_1075.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/920/lei_1076.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/921/lei_1077.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/922/lei_1078.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/923/lei_1079.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/924/lei_1080.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/925/lei_1081.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2014/926/lei_1082.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>