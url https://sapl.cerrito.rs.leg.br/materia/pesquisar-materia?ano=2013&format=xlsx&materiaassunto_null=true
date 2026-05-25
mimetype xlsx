--- v0 (2026-02-24)
+++ v1 (2026-05-25)
@@ -51,753 +51,753 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/802/lei_952.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/802/lei_952.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/803/lei_953.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/803/lei_953.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DA SECRETARIA DE SAUDE E DA SECRETARIA DE ADMINISTRAÇÃO, FINANÇAS E LOGISTICA, CONSTANTE NO ARTIGO 1° DO ORGANOGRAMA DA LEI 652/2009, ALTERADA PELA LEI 836/2011 CRIA CARGO DE CHEFE DE ATENDIMENTO DO INTERIOR, EXTINGUE O CARGO DE CHEFE DO SETOR CONTABILIDADE E TESOURARIA E ALTERA A NOMENCLATURA DIRETOR DE FINANÇAS</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/804/lei_954.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/804/lei_954.pdf</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/805/lei_955.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/805/lei_955.pdf</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/806/lei_956.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/806/lei_956.pdf</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/807/lei_957.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/807/lei_957.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITARIOS DE SAUDE DO MUNICIPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/808/lei_958.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/808/lei_958.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/809/lei_959.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/809/lei_959.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/810/lei_960.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/810/lei_960.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 8% PARA A  REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/811/lei_961.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/811/lei_961.pdf</t>
   </si>
   <si>
     <t>INSTITUI A VACA JERSEY COMO UM DOS SIMBOLOS DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/812/lei_962.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/812/lei_962.pdf</t>
   </si>
   <si>
     <t>ALTERA E FIXA A REMUNERAÇÃO PARA O CARGO DE DIRETOR LEGISLATIVO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO PADRÃO DE VENCIMENTO CC-3 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/813/lei_963.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/813/lei_963.pdf</t>
   </si>
   <si>
     <t>ALTERA E FIXA A REMUNERAÇÃO PARA O CARGO DE ASSESSOR LEGISLATIVO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO PADRÃO DE VENCIMENTO CC-2 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/814/lei_964.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/814/lei_964.pdf</t>
   </si>
   <si>
     <t>ALTERA E FIXA A REMUNERAÇÃO PARA O CARGO DE ASSESSOR JURIDICO DA CAMARA MUNICIPAL DE VEREADORES DE CERRITO PADRÃO DE VENCIMENTO CC-6 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/815/lei_965.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/815/lei_965.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4° DA LEI 912/2012</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/816/lei_966.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/816/lei_966.pdf</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/817/lei_967.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/817/lei_967.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO VALOR DO VALE ALIMENTAÇÃO PARA R$ 160,00</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/818/lei_968.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/818/lei_968.pdf</t>
   </si>
   <si>
     <t>ATRIBUI A TRAVESSA PERPENDICULAR A RUA NICANOR SILVA O NOME DE RUA ISMAR SILVA DE SOUZA</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/819/lei_969.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/819/lei_969.pdf</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/820/lei_970.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/820/lei_970.pdf</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/821/lei_971.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/821/lei_971.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/822/lei_972.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/822/lei_972.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/823/lei_973.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/823/lei_973.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/824/lei_974.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/824/lei_974.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO REMUNERADO DE TRANSPORTE DE MERCADORIAS COM ENTREGA E COLETA MEDIANTE UTILIZAÇÃO DE MOTOCICLETA MOTONETAS E TRICICLOS DENOMINADO MOTO FRETE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/825/lei_975.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/825/lei_975.pdf</t>
   </si>
   <si>
     <t>ATRIBUI GRATIFICAÇÃO AO SERVIDOR DESIGNADO COMO PREGOEIRO</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/826/lei_976.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/826/lei_976.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 1° DA LEI MUNICIPAL 850/2011 QUE PASSARA A TER A SEGUINTE REDAÇÃO E REVOGA O ART 4° DA LEI 694/2010</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/827/lei_977.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/827/lei_977.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 45 CAPUT E PARAGRAFO 1° DA LEI 519/2007</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/828/lei_978.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/828/lei_978.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DO CUSTO DE CONTRIBUIÇÃO DO MUNICIPIO CONSTANTE DA LEI 897/2012</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/829/lei_979.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/829/lei_979.pdf</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/830/lei_980.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/830/lei_980.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI 974/2013 DE 11 DE JUNHO DE 2013 QUE INSTITUI O SERVIÇO REMUNERADO DE TRANSPORTE DE MERCADORIAS COM ENTREGA E COLETA MEDIANTE UTILIZAÇÃO DE MOTOCICLETAS, MOTONETAS E TRICICLOS, DENOMINADO MOTO FRETE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/831/lei_981.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/831/lei_981.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 1° INCISO 1 DA LEI 836/2011 DESVINCULANDO O ADVOGADO CC DO NIVEL SECRETARIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/832/lei_982.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/832/lei_982.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8° DA LEI 871/2011</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/833/lei_983.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/833/lei_983.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/834/lei_984.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/834/lei_984.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO E A REPASSAR RECURSOS FINANCEIROS PARA O LAR DE IDOSOS SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/835/lei_985.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/835/lei_985.pdf</t>
   </si>
   <si>
     <t>AUMENTA O REPASSE MENSAL A ASSOCIAÇÃO DOS ESTUDANTES DE CERRITO E PEDRO OSORIO ASCEPO</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/836/lei_986.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/836/lei_986.pdf</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/837/lei_987.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/837/lei_987.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI 609/2009</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/838/lei_988.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/838/lei_988.pdf</t>
   </si>
   <si>
     <t>DENOMINA O POSTO DE SAUDE MUNICIPAL LOCALIZADO NA VILA FREIRE 3° DISTRITO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/839/lei_989.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/839/lei_989.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/840/lei_990.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/840/lei_990.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE REFERENCIA DA ASSISTENCIA SOCIAL CRAS NO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/841/lei_991.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/841/lei_991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO E O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/842/lei_992.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/842/lei_992.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/843/lei_993.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/843/lei_993.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 944/2012 DE 08 DE NOVEMBRO DE 2012 LDO 2013</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/844/lei_994.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/844/lei_994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/845/lei_995.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/845/lei_995.pdf</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/846/lei_996.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/846/lei_996.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/847/lei_997.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/847/lei_997.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/848/lei_999.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/848/lei_999.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI ORGANICA DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/849/lei_1000.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/849/lei_1000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/850/lei_1001.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/850/lei_1001.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/851/lei_1002.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/851/lei_1002.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/852/lei_1003.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/852/lei_1003.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA UM CARGO DE TECNICO EM ENFERMAGEM NO QUADRO DE CARGOS DE PROVIMENTO  EFETIVO DO ART. 3° DA LEI 442/2005</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/853/lei_1004.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/853/lei_1004.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/854/lei_1005.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/854/lei_1005.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA 2010/2013</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/855/lei_1006.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/855/lei_1006.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/856/lei_1008.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/856/lei_1008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 5,27% PARA O EXERCICIO DE 2014 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/857/lei_1009.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/857/lei_1009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O IPTU EM 7,00% PARA O EXERCICIO DE 2014  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/858/lei_1010.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/858/lei_1010.pdf</t>
   </si>
   <si>
     <t>CRIA O COMITE DE INVESTIMENTOS DOS RECURSOS DO REGIME PROPRIO DE PREVIDENCIA DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/859/lei_1011.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/859/lei_1011.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/860/lei_1012.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/860/lei_1012.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE VIGILANCIA SANITARIA MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/861/lei_1013.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/861/lei_1013.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/862/lei_1014.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/862/lei_1014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS FINANCEIROS AOS MEDICOS QUE ATUARÃO NO PROJETO MAIS MEDICOS PARA O BRASIL MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/863/lei_1015.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/863/lei_1015.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/864/lei_1017.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/864/lei_1017.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS PROFISSIONAIS DO MAGISTERIO EM EFETIVO EXERCICIO NA EDUCAÇÃO INFANTIL E NO ENSINO FUNDAMENTAL COM RECURSOS DO FUNDEB</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/865/lei_1018.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/865/lei_1018.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/866/lei_1019.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/866/lei_1019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DO 13° SALARIO AOS VEREADORES E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1104,68 +1104,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/802/lei_952.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/803/lei_953.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/804/lei_954.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/805/lei_955.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/806/lei_956.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/807/lei_957.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/808/lei_958.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/809/lei_959.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/810/lei_960.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/811/lei_961.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/812/lei_962.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/813/lei_963.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/814/lei_964.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/815/lei_965.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/816/lei_966.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/817/lei_967.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/818/lei_968.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/819/lei_969.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/820/lei_970.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/821/lei_971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/822/lei_972.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/823/lei_973.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/824/lei_974.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/825/lei_975.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/826/lei_976.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/827/lei_977.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/828/lei_978.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/829/lei_979.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/830/lei_980.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/831/lei_981.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/832/lei_982.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/833/lei_983.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/834/lei_984.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/835/lei_985.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/836/lei_986.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/837/lei_987.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/838/lei_988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/839/lei_989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/840/lei_990.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/841/lei_991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/842/lei_992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/843/lei_993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/844/lei_994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/845/lei_995.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/846/lei_996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/847/lei_997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/848/lei_999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/849/lei_1000.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/850/lei_1001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/851/lei_1002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/852/lei_1003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/853/lei_1004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/854/lei_1005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/855/lei_1006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/856/lei_1008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/857/lei_1009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/858/lei_1010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/859/lei_1011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/860/lei_1012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/861/lei_1013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/862/lei_1014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/863/lei_1015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/864/lei_1017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/865/lei_1018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/866/lei_1019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/802/lei_952.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/803/lei_953.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/804/lei_954.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/805/lei_955.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/806/lei_956.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/807/lei_957.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/808/lei_958.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/809/lei_959.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/810/lei_960.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/811/lei_961.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/812/lei_962.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/813/lei_963.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/814/lei_964.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/815/lei_965.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/816/lei_966.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/817/lei_967.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/818/lei_968.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/819/lei_969.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/820/lei_970.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/821/lei_971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/822/lei_972.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/823/lei_973.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/824/lei_974.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/825/lei_975.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/826/lei_976.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/827/lei_977.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/828/lei_978.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/829/lei_979.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/830/lei_980.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/831/lei_981.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/832/lei_982.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/833/lei_983.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/834/lei_984.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/835/lei_985.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/836/lei_986.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/837/lei_987.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/838/lei_988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/839/lei_989.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/840/lei_990.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/841/lei_991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/842/lei_992.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/843/lei_993.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/844/lei_994.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/845/lei_995.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/846/lei_996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/847/lei_997.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/848/lei_999.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/849/lei_1000.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/850/lei_1001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/851/lei_1002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/852/lei_1003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/853/lei_1004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/854/lei_1005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/855/lei_1006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/856/lei_1008.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/857/lei_1009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/858/lei_1010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/859/lei_1011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/860/lei_1012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/861/lei_1013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/862/lei_1014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/863/lei_1015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/864/lei_1017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/865/lei_1018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2013/866/lei_1019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>