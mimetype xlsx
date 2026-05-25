--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,654 +51,654 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/746/lei_890.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/746/lei_890.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/747/lei_891.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/747/lei_891.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/748/lei_892.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/748/lei_892.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 882/2011 DE 29 DE NOVEMBRO DE 2011 LDO 2012</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/749/lei_893.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/749/lei_893.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/750/lei_894.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/750/lei_894.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/751/lei_895.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/751/lei_895.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III D ALEI MUNICIPAL 882/2011 DE 29 DE NOVEMBRO DE 2011 LDO 2012</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/752/lei_896.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/752/lei_896.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 6,50% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES  DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/753/lei_897.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/753/lei_897.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DO CUSTO DE CONTRIBUIÇÃO DO MUNICIPIO CONSTANTE DA LEI 859/2011</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/754/lei_898.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/754/lei_898.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA GAVETA</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/755/lei_899.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/755/lei_899.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL A REVISÃO GERAL ANUAL NO PERCENTUAL DE 6,50% CONFORME A LEI MUNICIPAL 896/2012</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/756/lei_900.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/756/lei_900.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VEREADORES DA CAMARA MUNICIPAL  A REVISÃO GERAL ANUAL  DE 6,50% CONFORME A LEI MUNICIPAL 896/2012</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/757/lei_901.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/757/lei_901.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SECRETARIOS MUNICIPAIS A REVISÃO GERAL ANUAL DE 6,50% CONFORME A LEI MUNICIPAL 896/2012</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/758/lei_902.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/758/lei_902.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO A REVISÃO GERAL ANUAL DE 6,50% CONFORME LEI MUNICIPAL 896/2012</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/759/lei_903.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/759/lei_903.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA UM CARGO DE SERVENTE E DOIS CARGOS DE OPERADOR DE MAQUINA NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO ART 3° DA LEI 442/2005</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/760/lei_904.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/760/lei_904.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/761/lei_907.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/761/lei_907.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/762/lei_908.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/762/lei_908.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 73 CAPUT DA LEI ORGANICA DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/763/lei_909.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/763/lei_909.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO ANEXO I DA LEI MUNICIPAL 905/2012 ATIVIDADES DE MATADOURO</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/764/lei_910.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/764/lei_910.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUIDO O DIA OITO DE NOVEMBRO DE CADA ANO COMO O DIA MUNICIPAL DO OLEIRO</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/765/lei_911.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/765/lei_911.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/766/lei_912.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/766/lei_912.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DO DEPARTAMENTO DE SERVIÇOS URBANISTICOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/767/lei_913.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/767/lei_913.pdf</t>
   </si>
   <si>
     <t>CRIA A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/768/lei_914.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/768/lei_914.pdf</t>
   </si>
   <si>
     <t>REFORMULA O CONSELHO MUNICIPAL DE SAUDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/769/lei_915.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/769/lei_915.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/770/lei_916.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/770/lei_916.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/771/lei_917.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/771/lei_917.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ARQUITETO</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/772/lei_918.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/772/lei_918.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/773/lei_919.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/773/lei_919.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICIPIOS DO ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/774/lei_920.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/774/lei_920.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA SECRETARIA DE ASSISTENCIA SOCIAL E CIDADANIA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/775/lei_921.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/775/lei_921.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A ARTIGOS DA LEI MUNICIPAL 448/2006 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/776/lei_922.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/776/lei_922.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/777/lei_923.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/777/lei_923.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/778/lei_924.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/778/lei_924.pdf</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/779/lei_925.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/779/lei_925.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A FIRMAR ACORDO E COMPROMISSO COM O ESTADO DO RIO GRANDE DO SUL E COM A COMPANHIA PROVINCIA CREDITO IMOBILIARIO , VISANDO A CONSTRUÇÃO DE MORADIAS POPULARES DESTINADAS A FAMILIAS COM RENDA FAMILIAR MENSAL DE ATE 1.500,00 NO AMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/780/lei_926.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/780/lei_926.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/781/lei_927.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/781/lei_927.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/782/lei_928.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/782/lei_928.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/783/lei_929.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/783/lei_929.pdf</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/784/lei_930.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/784/lei_930.pdf</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/785/lei_931.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/785/lei_931.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/786/lei_932.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/786/lei_932.pdf</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/787/lei_933.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/787/lei_933.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/788/lei_934.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/788/lei_934.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/789/lei_935.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/789/lei_935.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/790/lei_936.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/790/lei_936.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI MUNICIPAL 008/97 QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/791/lei_937.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/791/lei_937.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DO CUSTO DE CONTRIBUIÇÃO DO MUNICIPIO CONSTANTE DA LEI 897/2012</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/792/lei_938.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/792/lei_938.pdf</t>
   </si>
   <si>
     <t>RETIFICA A PARTE FINAL DO ANEXO II DA LEI MUNICIPAL 905/2012 QUE DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNCIPIO DE CERRITO E INSTITUI A TAXA DE LICENCIAMENTO AMBIENTAL E FLORESTAL</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/793/lei_939.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/793/lei_939.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DO PREFEITO E DO VICE PREFEITO PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2013 A 2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/794/lei_940.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/794/lei_940.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS SECRETARIOS MUNICIPAIS PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2013 A 2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/795/lei_941.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/795/lei_941.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES PARA O PERIODO COMPREENDIDO ENTRE OS ANOS DE 2013 A 2016 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/796/lei_942.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/796/lei_942.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XI DO ARTIGO 5° DA LEI MUNICIPAL 912/2012 E INCLUI ARTIGO 8° A ESTA LEI</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/797/lei_943.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/797/lei_943.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/798/lei_946.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/798/lei_946.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/799/lei_947.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/799/lei_947.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARAGRAFO SEGUNDO DO ART 115 DA LEI MUNICIPAL 308/2001</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/800/lei_949.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/800/lei_949.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O IPTU EM 9,00% PARA O EXERCICIO DE 2013 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/801/lei_950.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/801/lei_950.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 7,47% PARA O EXERCICIO DE 2013 E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1005,68 +1005,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/746/lei_890.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/747/lei_891.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/748/lei_892.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/749/lei_893.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/750/lei_894.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/751/lei_895.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/752/lei_896.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/753/lei_897.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/754/lei_898.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/755/lei_899.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/756/lei_900.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/757/lei_901.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/758/lei_902.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/759/lei_903.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/760/lei_904.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/761/lei_907.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/762/lei_908.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/763/lei_909.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/764/lei_910.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/765/lei_911.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/766/lei_912.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/767/lei_913.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/768/lei_914.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/769/lei_915.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/770/lei_916.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/771/lei_917.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/772/lei_918.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/773/lei_919.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/774/lei_920.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/775/lei_921.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/776/lei_922.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/777/lei_923.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/778/lei_924.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/779/lei_925.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/780/lei_926.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/781/lei_927.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/782/lei_928.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/783/lei_929.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/784/lei_930.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/785/lei_931.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/786/lei_932.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/787/lei_933.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/788/lei_934.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/789/lei_935.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/790/lei_936.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/791/lei_937.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/792/lei_938.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/793/lei_939.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/794/lei_940.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/795/lei_941.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/796/lei_942.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/797/lei_943.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/798/lei_946.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/799/lei_947.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/800/lei_949.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/801/lei_950.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/746/lei_890.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/747/lei_891.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/748/lei_892.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/749/lei_893.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/750/lei_894.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/751/lei_895.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/752/lei_896.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/753/lei_897.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/754/lei_898.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/755/lei_899.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/756/lei_900.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/757/lei_901.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/758/lei_902.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/759/lei_903.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/760/lei_904.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/761/lei_907.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/762/lei_908.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/763/lei_909.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/764/lei_910.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/765/lei_911.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/766/lei_912.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/767/lei_913.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/768/lei_914.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/769/lei_915.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/770/lei_916.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/771/lei_917.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/772/lei_918.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/773/lei_919.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/774/lei_920.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/775/lei_921.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/776/lei_922.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/777/lei_923.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/778/lei_924.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/779/lei_925.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/780/lei_926.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/781/lei_927.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/782/lei_928.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/783/lei_929.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/784/lei_930.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/785/lei_931.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/786/lei_932.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/787/lei_933.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/788/lei_934.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/789/lei_935.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/790/lei_936.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/791/lei_937.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/792/lei_938.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/793/lei_939.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/794/lei_940.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/795/lei_941.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/796/lei_942.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/797/lei_943.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/798/lei_946.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/799/lei_947.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/800/lei_949.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2012/801/lei_950.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>