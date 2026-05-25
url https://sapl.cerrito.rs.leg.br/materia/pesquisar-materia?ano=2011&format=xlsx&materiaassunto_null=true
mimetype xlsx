--- v0 (2026-02-24)
+++ v1 (2026-05-25)
@@ -51,1131 +51,1131 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/646/lei_788.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/646/lei_788.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2° DA LEI 764/2010</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/647/lei_789.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/647/lei_789.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/648/lei_790.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/648/lei_790.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO PERMANETE DE SINDICANCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR E ESPECIAL E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/649/lei_791.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/649/lei_791.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O NÃO AJUIZAMENTO E O POSTERIOR CANCELAMENTO DE CREDITOS TRIBUTARIOS  E NAO TRIBUTARIOS  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/650/lei_792.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/650/lei_792.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 5,91% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO E REPOSIÇÃO SALARIAL DE 1,099%</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/651/lei_793.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/651/lei_793.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CUSTEAR PLANO DE SAUDE MEDICA AOS SERVIDORES TITULARES DE CARGO EFETIVO E EM COMISSÃO</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/652/lei_794.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/652/lei_794.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/653/lei_795.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/653/lei_795.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 775/2010 DE 30 DE NOVEMBRO DE 2010 LDO 2011</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/654/lei_796.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/654/lei_796.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/655/lei_797.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/655/lei_797.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALTERAR O REPASSE DE RECURSOS FINANCEIROS PARA A SANTA CASA DE MISERICORDIA</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/656/lei_798.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/656/lei_798.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/657/lei_799.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/657/lei_799.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/658/lei_800.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/658/lei_800.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PUBLICOS DE VISITADORES DO PROGRAMA PRIMEIRA INFANCIA MELHOR  - PIM</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/659/lei_801.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/659/lei_801.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DOS VENCIMENTOS DOS SERVIDORES DOS PADRÕES 03, 04, 05, 06, 07, 08, 09 DA TABELA SALARIAL DE 2010</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/660/lei_802.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/660/lei_802.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/661/lei_803.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/661/lei_803.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PUBLICOS DE AGENTES COMUNITARIOS DE SAUDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/662/lei_804.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/662/lei_804.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE OFICINEIRO</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/663/lei_805.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/663/lei_805.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO SALARIO MENSAL FIXADO NA LEI MUNICIPAL 802/2011</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/664/lei_806.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/664/lei_806.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/665/lei_807.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/665/lei_807.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO PADRÃO SALARIAL FIXADO NA LEI MUNICIPAL 786/2011</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/666/lei_808.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/666/lei_808.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO A REVISÃO GERAL ANUAL DE  5,91% CONFORME A LEI MUNICIPAL 792/2011</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/667/lei_809.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/667/lei_809.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CAMARA  MUNICIPAL A REVISÃO GERAL ANUAL DE 5,91% ACRESCIDA DE AUMENTO REAL DE VENCIMENTOS DE 1,09% CONFORME A LEI MUNICIPAL 792/2011</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/668/lei_810.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/668/lei_810.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VEREADORES DA CAMARA MUNICIPAL DE CERRITO A REVISÃO GERAL ANUAL DE 5,91% CONFORME A LEI MUNICIPAL 792/2011</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/669/lei_811.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/669/lei_811.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SECRETARIOS MUNICIPAIS A REVISÃO GERAL ANUAL DE 5,91% CONFORME A LEI MUNICIPAL 792/2011</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/670/lei_812.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/670/lei_812.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/671/lei_813.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/671/lei_813.pdf</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/672/lei_814.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/672/lei_814.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO INCISO 1° ART 16  E INCISO 2° ART 34 DA LEI 651/2009</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/673/lei_815.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/673/lei_815.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/674/lei_816.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/674/lei_816.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR 180 DIAS O PRAZO ESTABELECIDO NO ART 1° DA LEI 778/2010</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/675/lei_817.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/675/lei_817.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/676/lei_818.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/676/lei_818.pdf</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/677/lei_819.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/677/lei_819.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/678/lei_820.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/678/lei_820.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DALEI MUNICIPAL 775/2010 DE 30 DE NOVEMBRO DE 2010 LDO</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/679/lei_821.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/679/lei_821.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/680/lei_822.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/680/lei_822.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ARTIGO 1° DA LEI 653/2009 AUMENTANDO PARA DEZ O NUMERO DE CARGOS DE OPERADOR DE MAQUINAS</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/681/lei_823.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/681/lei_823.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/682/lei_824.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/682/lei_824.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/683/lei_825.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/683/lei_825.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O IPERGS, PARA A PRESTAÇÃO DE SERVIÇOS DE ASSISTENCIA MEDICO-HOSPITALAR E LABORATORIAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/684/lei_826.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/684/lei_826.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1° DA LEI 793/2011</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/685/lei_827.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/685/lei_827.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO APOIAR OS INVESTIMENTOS NO TERRITORIO DO MUNICIPIO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/686/lei_828.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/686/lei_828.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR, AO ESTADO DO RIO GRANDE DO SUL AREA SITUADA NA VILA FREIRE ANEXA A ESCOLA JAIME FARIA PARTE DA MATRICULA 191 FL1 DO LIVRO 2 DO REGISTRO DE IMOVEIS</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/687/lei_829.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/687/lei_829.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO PUBLICO DE NUTRICIONISTA E DE TECNICO EM FISCALIZAÇÃO EM MEIO AMBIENTE E SANITARIA</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/688/lei_830.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/688/lei_830.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2° DA LEI 812/2011</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/689/lei_831.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/689/lei_831.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/690/lei_832.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/690/lei_832.pdf</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/691/lei_833.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/691/lei_833.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 775/2010 DE 30 DE NOVEMBRO DE 2010 LDO</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/692/lei_834.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/692/lei_834.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/693/lei_835.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/693/lei_835.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/694/lei_837.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/694/lei_837.pdf</t>
   </si>
   <si>
     <t>AMPLIA O PRAZO DE PARCELAMENTO PARA AQUISIÇÃO DE GAVETAS NO CEMITERIO LOCAL PARA ATE VINTE MESES</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/695/lei_838.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/695/lei_838.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 34 E ACRESCENTA $$ AO ARTIGO 41 DA LEI 651/2009</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/696/lei_839.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/696/lei_839.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/697/lei_840.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/697/lei_840.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/698/lei_841.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/698/lei_841.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/699/lei_842.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/699/lei_842.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE CMMA DO MUNICIPIO DE CERRITO, ESTADO DO RIO GRANDE DO SUL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/700/lei_843.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/700/lei_843.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2° INCISO I DA LEI 126/98</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/701/lei_844.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/701/lei_844.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/702/lei_845.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/702/lei_845.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/703/lei_846.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/703/lei_846.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/704/lei_847.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/704/lei_847.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/705/lei_848.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/705/lei_848.pdf</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/706/lei_849.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/706/lei_849.pdf</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/707/lei_850.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/707/lei_850.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALTERAR O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DOS ESTUDANTES DE CERRITO E PEDRO OSORIO ASCEPO</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/708/lei_851.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/708/lei_851.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/709/lei_852.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/709/lei_852.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/710/lei_853.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/710/lei_853.pdf</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/711/lei_854.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/711/lei_854.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/712/lei_855.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/712/lei_855.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/713/lei_856.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/713/lei_856.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA A SERVIDORES DESIGNADOS COMO RESPONSAVEIS PELA GESTÃO DOS RECURSOS DE REGIME PROPRIO DE PREVIDENCIA SOCIAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/714/lei_857.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/714/lei_857.pdf</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/715/lei_858.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/715/lei_858.pdf</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/716/lei_859.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/716/lei_859.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL CONSTANTE DA LEI 763/2010</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/717/lei_860.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/717/lei_860.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/718/lei_861.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/718/lei_861.pdf</t>
   </si>
   <si>
     <t>EXTINGUE OS CARGOS DE FISCAL DE OBRAS E FISCAL DE POSTURAS CONSTANTES DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA LEI 442/2005 E DUAS ALTERAÇÕES E CRIA O CARGO DE FISCAL DE OBRAS E DE POSTURAS</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/719/lei_862.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/719/lei_862.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVOS VALORES DE VENCIMENTOS BASICOS PARA OS PADRÕES 1 E 2</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/720/lei_863.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/720/lei_863.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 30 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/721/lei_864.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/721/lei_864.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOA NEXO III DA LEI MUNICIPAL 775/2010 DE 30 DE NOVEMBRO DE 2010 LDO 2011</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/722/lei_865.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/722/lei_865.pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/723/lei_866.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/723/lei_866.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/724/lei_867.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/724/lei_867.pdf</t>
   </si>
   <si>
     <t>RETIFICA REQUISITO PARA O PROVIMENTO DO CARGO DE ENGENHEIRO AGRONOMO</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/725/lei_868.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/725/lei_868.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA SEGUNDA APRTE AO ART 2° DA LEI MUNICIPAL 859/2011</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/726/lei_869.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/726/lei_869.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALINEAR BENS MOVEIS INSERVIVEIS DE SUA PROPRIEDADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/727/lei_870.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/727/lei_870.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/728/lei_871.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/728/lei_871.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DOS BENEFICIOS EVENTUAIS DA POLITICA DA ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/729/lei_872.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/729/lei_872.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AOS SERVIDORES DESIGNADOS COMO MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÕES</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/730/lei_873.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/730/lei_873.pdf</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/731/lei_874.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/731/lei_874.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA REMUNERAÇÃO DO NIVEL 1 DO MAGISTERIO MUNICIPAL EM CONFORMIDADE COM O PISO NACIONAL DO MAGISTERIO</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/732/lei_875.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/732/lei_875.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AGRICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROGRAMAÇÃO DE AÇÕES DE APOIO E INCENTIVO A ATIVIDADE</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/733/lei_876.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/733/lei_876.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/734/lei_877.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/734/lei_877.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO II DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/735/lei_878.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/735/lei_878.pdf</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/736/lei_879.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/736/lei_879.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/737/lei_880.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/737/lei_880.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/738/lei_881.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/738/lei_881.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/739/lei_883.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/739/lei_883.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 7,05$ PARA O EXERCICIO DE 2012 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/740/lei_884.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/740/lei_884.pdf</t>
   </si>
   <si>
     <t>INCLUI PARAGRAFO UNICO AO ARTIGO 2° DA LEI MUNICIPAL 720/2010</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/741/lei_885.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/741/lei_885.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DEBITOS PREVIDENCIARIOS E ACORDO DE PARCELAMENTO COM O FUNDO MUNICIPAL DE PREVIDENCIA DOS SERVIDORES DE CERRITO -FMPSC</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/742/lei_886.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/742/lei_886.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CERRITO PARA O EXERCICIO FINACEIRO DE 2012</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/743/lei_887.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/743/lei_887.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O IPTU EM 9,50% PARA O EXERCICIO DE 2012 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/744/lei_888.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/744/lei_888.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 3° DA LEI MUNICIPAL 824/2011 A QUAL INSTITUI O BENEFICIO DO VALE ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/745/lei_889.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/745/lei_889.pdf</t>
   </si>
   <si>
     <t>ATRIBUI A CAPELA MORTUARIA LOCALIZADA AO LADO DO CEMITERIO MUNICIPAL DA VILA FREIRE O NOME DE CAPELA MORTUARIA NOSSA SENHORA DO ROSARIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1482,68 +1482,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/646/lei_788.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/647/lei_789.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/648/lei_790.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/649/lei_791.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/650/lei_792.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/651/lei_793.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/652/lei_794.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/653/lei_795.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/654/lei_796.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/655/lei_797.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/656/lei_798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/657/lei_799.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/658/lei_800.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/659/lei_801.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/660/lei_802.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/661/lei_803.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/662/lei_804.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/663/lei_805.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/664/lei_806.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/665/lei_807.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/666/lei_808.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/667/lei_809.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/668/lei_810.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/669/lei_811.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/670/lei_812.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/671/lei_813.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/672/lei_814.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/673/lei_815.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/674/lei_816.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/675/lei_817.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/676/lei_818.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/677/lei_819.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/678/lei_820.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/679/lei_821.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/680/lei_822.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/681/lei_823.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/682/lei_824.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/683/lei_825.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/684/lei_826.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/685/lei_827.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/686/lei_828.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/687/lei_829.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/688/lei_830.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/689/lei_831.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/690/lei_832.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/691/lei_833.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/692/lei_834.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/693/lei_835.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/694/lei_837.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/695/lei_838.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/696/lei_839.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/697/lei_840.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/698/lei_841.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/699/lei_842.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/700/lei_843.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/701/lei_844.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/702/lei_845.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/703/lei_846.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/704/lei_847.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/705/lei_848.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/706/lei_849.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/707/lei_850.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/708/lei_851.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/709/lei_852.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/710/lei_853.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/711/lei_854.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/712/lei_855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/713/lei_856.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/714/lei_857.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/715/lei_858.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/716/lei_859.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/717/lei_860.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/718/lei_861.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/719/lei_862.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/720/lei_863.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/721/lei_864.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/722/lei_865.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/723/lei_866.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/724/lei_867.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/725/lei_868.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/726/lei_869.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/727/lei_870.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/728/lei_871.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/729/lei_872.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/730/lei_873.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/731/lei_874.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/732/lei_875.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/733/lei_876.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/734/lei_877.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/735/lei_878.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/736/lei_879.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/737/lei_880.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/738/lei_881.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/739/lei_883.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/740/lei_884.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/741/lei_885.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/742/lei_886.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/743/lei_887.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/744/lei_888.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/745/lei_889.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/646/lei_788.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/647/lei_789.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/648/lei_790.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/649/lei_791.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/650/lei_792.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/651/lei_793.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/652/lei_794.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/653/lei_795.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/654/lei_796.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/655/lei_797.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/656/lei_798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/657/lei_799.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/658/lei_800.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/659/lei_801.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/660/lei_802.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/661/lei_803.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/662/lei_804.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/663/lei_805.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/664/lei_806.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/665/lei_807.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/666/lei_808.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/667/lei_809.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/668/lei_810.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/669/lei_811.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/670/lei_812.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/671/lei_813.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/672/lei_814.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/673/lei_815.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/674/lei_816.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/675/lei_817.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/676/lei_818.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/677/lei_819.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/678/lei_820.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/679/lei_821.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/680/lei_822.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/681/lei_823.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/682/lei_824.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/683/lei_825.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/684/lei_826.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/685/lei_827.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/686/lei_828.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/687/lei_829.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/688/lei_830.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/689/lei_831.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/690/lei_832.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/691/lei_833.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/692/lei_834.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/693/lei_835.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/694/lei_837.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/695/lei_838.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/696/lei_839.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/697/lei_840.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/698/lei_841.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/699/lei_842.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/700/lei_843.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/701/lei_844.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/702/lei_845.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/703/lei_846.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/704/lei_847.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/705/lei_848.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/706/lei_849.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/707/lei_850.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/708/lei_851.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/709/lei_852.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/710/lei_853.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/711/lei_854.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/712/lei_855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/713/lei_856.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/714/lei_857.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/715/lei_858.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/716/lei_859.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/717/lei_860.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/718/lei_861.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/719/lei_862.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/720/lei_863.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/721/lei_864.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/722/lei_865.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/723/lei_866.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/724/lei_867.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/725/lei_868.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/726/lei_869.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/727/lei_870.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/728/lei_871.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/729/lei_872.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/730/lei_873.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/731/lei_874.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/732/lei_875.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/733/lei_876.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/734/lei_877.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/735/lei_878.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/736/lei_879.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/737/lei_880.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/738/lei_881.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/739/lei_883.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/740/lei_884.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/741/lei_885.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/742/lei_886.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/743/lei_887.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/744/lei_888.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2011/745/lei_889.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>