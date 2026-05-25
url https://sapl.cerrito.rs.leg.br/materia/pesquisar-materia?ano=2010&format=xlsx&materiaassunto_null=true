--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,1347 +51,1347 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/523/lei_662.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/523/lei_662.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA CIEE/RS, OBJETIVANDO A REALIZAÇÃO DE ESTAGIOS DE COMPLEMENTAÇÃO EDUCACIONAL PARA ESTUDANTES DA EDUCAÇÃO SUPERIOR, EDUCAÇÃO PROFISSIONAL, DE ENSINO MEDIO, DA EDUCAÇÃO ESPECIAL</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/524/lei_663.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/524/lei_663.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS ATIVOS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/525/lei_664.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/525/lei_664.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 4° DA LEI  N° 527/2007 QUE DISCIPLINA O ESTAGIO DE ESTUDANTES EM ORGÃOS DA ADMINISTRAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/526/lei_665.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/526/lei_665.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ART 1° DA LEI 653/2009 AUMENTANDO PARA OITO O NUMERO DE CARGOS DE OPERADOR DE MAQUINA</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/527/lei_666.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/527/lei_666.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/528/lei_667.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/528/lei_667.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE AUDIENCIAS PUBLICAS, NO AMBITO DA ADMINISTRAÇÃO PUBLICA DIRETA E INDIRETA E DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/529/lei_668.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/529/lei_668.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 650/2009, DE 24 DE NOVEMBRO DE 2009- LDO</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/530/lei_669.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/530/lei_669.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N 650/2009 DE 24 DE NOVEMBRO DE 2009 LDO</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/531/lei_671.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/531/lei_671.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/532/lei_672.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/532/lei_672.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/533/lei_673.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/533/lei_673.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/534/lei_674.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/534/lei_674.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/535/lei_675.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/535/lei_675.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N 647/2009, DE 5 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/536/lei_676.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/536/lei_676.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N 647/2009 DE 5 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/537/lei_677.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/537/lei_677.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/538/lei_678.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/538/lei_678.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N°650/2009 DE 24 DE NOVEMBRO DE 2009 LDO</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/539/lei_679.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/539/lei_679.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 5 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/540/lei_680.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/540/lei_680.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/541/lei_681.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/541/lei_681.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/542/lei_682.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/542/lei_682.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/543/lei_683.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/543/lei_683.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/544/lei_684.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/544/lei_684.pdf</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/545/lei_685.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/545/lei_685.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/546/lei_686.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/546/lei_686.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE FINAL DO ARTIGO 6° DA LEI 652/2009 QUE ESTABELECE A REESTRUTURAÇÃO DA PREFEITURA MUNICIPAL DE CERRITO, ALTERA O ART 19 E ART 24, INCISO II E INCISO III LEI 442/2005 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/547/lei_687.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/547/lei_687.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/548/lei_688.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/548/lei_688.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/549/lei_689.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/549/lei_689.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO E A REPASSAR RECURSOS FINANCEIROS PARA A SANTA CASA DE MISERICORDIA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/550/lei_690.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/550/lei_690.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 4,31% PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/551/lei_691.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/551/lei_691.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/552/lei_692.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/552/lei_692.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/553/lei_693.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/553/lei_693.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 4º E 5° DA LEI 609/2009 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/554/lei_694.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/554/lei_694.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO E A REPASSAR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DOS ESTUDANTES DE CERRITO E PEDRO OSORIO - ASCEPO</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/555/lei_695.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/555/lei_695.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/556/lei_696.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/556/lei_696.pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/557/lei_697.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/557/lei_697.pdf</t>
   </si>
   <si>
     <t>ESTABELECE E REGULAMENTA O PAGAMENTO DE HORA MAQUINA A OPERADORES DE MAQUINAS</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/558/lei_698.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/558/lei_698.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/559/lei_699.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/559/lei_699.pdf</t>
   </si>
   <si>
     <t>REVOGA OS INCISOS III, IV, V, VI, VII, XI E XII, DO ART 4° DA LEI MUNICIPAL 620/2009</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/560/lei_700.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/560/lei_700.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III  DA LEI MUNICIPAL 650/2009 DE 24 DE NOVEMBRO DE 2009 LDO</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/561/lei_701.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/561/lei_701.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/562/lei_702.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/562/lei_702.pdf</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/563/lei_703.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/563/lei_703.pdf</t>
   </si>
   <si>
     <t>CRIA O PROCESSO ADMINISTRATIVO ESPECIAL NO AMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/564/lei_704.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/564/lei_704.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA DE PEQUENO PORTE E MICRO EMPREENDEDOR INDIVIDUAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/565/lei_705.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/565/lei_705.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE FINAL DO ARTIGO 5° DA LEI 660/2009</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/566/lei_706.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/566/lei_706.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SERVIDORES CAMPEIROS A UTILIZAR NO CUMPRIMENTO DAS SUAS ATRIBUIÇÕES EQUINOS DE SUA PROPRIEDADE</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/567/lei_707.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/567/lei_707.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA EM CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/568/lei_708.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/568/lei_708.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA E A REDAÇÃO DO ARTIGO 1 DA LEI MUNICIPAL N 690/2010 QUE CONCEDEU REAJUSTE DE 4,31% PARA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/569/lei_709.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/569/lei_709.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/570/lei_710.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/570/lei_710.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/571/lei_711.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/571/lei_711.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N°647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/572/lei_712.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/572/lei_712.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/573/lei_713.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/573/lei_713.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/574/lei_714.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/574/lei_714.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/575/lei_715.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/575/lei_715.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/576/lei_716.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/576/lei_716.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/577/lei_717.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/577/lei_717.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CAMARA MUNICIPAL A REVISÃO GERAL ANUAL DE 3,2% E AUMENTO REAL DE VENCIMENTOS DE 1,1% DE QUE TRATAM A LEI MUNICIPAL 690/2010 E A LEI 708/2010.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/578/lei_718.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/578/lei_718.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO E VICE PREFEITO A REVISÃO GERAL ANUAL DE 3,2% QUE TRATA A LEI MUNICIPAL 690/2010 E A LEI 718/2010</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/579/lei_719.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/579/lei_719.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/580/lei_720.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/580/lei_720.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR A GRATIFICAÇÃO DOS CONSELHEIROS TUTELARES</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/581/lei_721.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/581/lei_721.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/582/lei_722.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/582/lei_722.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/583/lei_723.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/583/lei_723.pdf</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/584/lei_724.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/584/lei_724.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009 DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/585/lei_725.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/585/lei_725.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL N° 650/2009 DE 24 DE NOVEMBRO DE 2009 LDO</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/586/lei_726.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/586/lei_726.pdf</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/587/lei_727.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/587/lei_727.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 650/2009 DE 24 DE NOVEMBRO DE 2009 LDO</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/588/lei_728.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/588/lei_728.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/589/lei_729.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/589/lei_729.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/590/lei_730.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/590/lei_730.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/591/lei_731.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/591/lei_731.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/592/lei_732.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/592/lei_732.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/593/lei_733.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/593/lei_733.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/594/lei_734.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/594/lei_734.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/595/lei_735.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/595/lei_735.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/596/lei_736.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/596/lei_736.pdf</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/597/lei_737.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/597/lei_737.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/598/lei_738.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/598/lei_738.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/599/lei_739.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/599/lei_739.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/600/lei_740.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/600/lei_740.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/601/lei_741.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/601/lei_741.pdf</t>
   </si>
   <si>
     <t>ATRIBUI AO LOGRADOURO PUBLICO LOCALIZADO ENTRE AS RUAS MARIA ISABEL DE SOUZA E ELDA DE SOUZA DIAS PARALELO AS RUAS JOÃO ANTUARTE LA ROSA E GESSE MONCKS VALERIO, LOCALIZADA NO BAIRRO COHAB II O NOME DE RUA ELI BANDEIRA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/602/lei_742.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/602/lei_742.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/603/lei_743.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/603/lei_743.pdf</t>
   </si>
   <si>
     <t>ATRIBUI AO LOGRADOURO PUBLICO LOCALIZADO ENTRE A RUA CIRIACA VERGARA E RUA TRES DE MAIO, PARALELO A RUA EUCLIDES JOSE DE SOUZA LOCALIZADA NO LOTEAMENTO ARCO IRIS O NOME DE RUA EDWING LOFFANG GOWERT</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/604/lei_744.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/604/lei_744.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DAS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/605/lei_745.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/605/lei_745.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DEBITOS OU OBRIGAÇÕES DO MUNICIPIO DE CERRITO, NOS TERMOS DO ART 100, INCISO 3° E 4° DA CONSTITUIÇÃO FEDERAL DECORRENTES DE DECISÕES JUDICIAIS CONSIDERADOS DE PEQUENO VALOR</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/606/lei_746.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/606/lei_746.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/607/lei_747.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/607/lei_747.pdf</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/608/lei_748.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/608/lei_748.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/609/lei_749.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/609/lei_749.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DE DÉFICIT ATUARIAL</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/610/lei_750.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/610/lei_750.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ART 43 DA LEI 651/2009</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/611/lei_751.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/611/lei_751.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DA CARGA HORARIA FIXADA NA LEI MUNICIPAL 742/2010</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/612/lei_752.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/612/lei_752.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DE CONTROLE SOCIAL DO BOLSA FAMILIA</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/613/lei_753.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/613/lei_753.pdf</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/614/lei_754.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/614/lei_754.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ARTIGO 1° DA LEI MUNICIPAL N° 653/2009 RESTABELECENDO O CONTIDO NO ARTIGO 5° DA LEI 652/2009</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/615/lei_755.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/615/lei_755.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/616/lei_756.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/616/lei_756.pdf</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/617/lei_757.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/617/lei_757.pdf</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/618/lei_758.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/618/lei_758.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/619/lei_759.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/619/lei_759.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/620/lei_760.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/620/lei_760.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/621/lei_761.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/621/lei_761.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/622/lei_762.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/622/lei_762.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE DIRETRIZES URBANAS DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/623/lei_763.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/623/lei_763.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 42 EM SEU INCISO III DA LEI  519 DE 2007 QUE REESTRUTURA O RPPS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/624/lei_764.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/624/lei_764.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS REQUISITOS PARA AS CONTRATAÇÕES TEMPORARIAS DE EXCEPCIONAL INTERESSE PUBLICO DE QUE TRATA O ART 237, INCISO III, DA LEI MUNICIPAL 308/2001</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/625/lei_765.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/625/lei_765.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 3° DA LEI 127/98 QUE INSTITUI O CONSELHO MUNICIPAL DO MEIO AMBIENTE CMMA- DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/626/lei_766.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/626/lei_766.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ADICIONAL AOS MOTORISTAS DESIGNADOS PARA DESEPENHAR SUAS FUNÇÕES JUNTO AO SERVIÇO DE TRANSPORTE EM AMBULANCIAS</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/627/lei_767.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/627/lei_767.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA GAVETA</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/628/lei_768.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/628/lei_768.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/629/lei_769.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/629/lei_769.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/630/lei_770.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/630/lei_770.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 8,64% PARA O EXERCICO DE 2011 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/631/lei_771.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/631/lei_771.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/632/lei_772.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/632/lei_772.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/633/lei_773.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/633/lei_773.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/634/lei_774.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/634/lei_774.pdf</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/635/lei_776.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/635/lei_776.pdf</t>
   </si>
   <si>
     <t>ALTERA A PARTE FINAL DO ARTIGO 5° DA LEI N° 660/2009</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/636/lei_777.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/636/lei_777.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CODIGO DO MEIO AMBIENTE DO MUNICIPIO DE CERRITO/RS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/637/lei_778.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/637/lei_778.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTENDER O BENEFICIO CONSTANTE DA LEI 633/2009</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/638/lei_779.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/638/lei_779.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O IPTU EM 10% PARA O EXERCICIO DE 2011 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/639/lei_780.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/639/lei_780.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III DA LEI MUNICIPAL 647/2009  DE 05 DE NOVEMBRO DE 2009 PPA</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/640/lei_781.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/640/lei_781.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/641/lei_782.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/641/lei_782.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/642/lei_784.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/642/lei_784.pdf</t>
   </si>
   <si>
     <t>CRIA O PADRÃO 12 NO ARTIGO 24 INCISO I DA LEI 442/2005</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/643/lei_785.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/643/lei_785.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE MEDICO CLINICO GERAL I</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/644/lei_786.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/644/lei_786.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE FARMACEUTICO</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/645/lei_787.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/645/lei_787.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ATRIBUIÇÕES E REQUISITOS A CATEGORIA FUNCIONAL DE ATENDENTE DE FARMACIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1698,68 +1698,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/523/lei_662.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/524/lei_663.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/525/lei_664.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/526/lei_665.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/527/lei_666.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/528/lei_667.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/529/lei_668.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/530/lei_669.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/531/lei_671.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/532/lei_672.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/533/lei_673.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/534/lei_674.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/535/lei_675.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/536/lei_676.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/537/lei_677.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/538/lei_678.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/539/lei_679.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/540/lei_680.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/541/lei_681.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/542/lei_682.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/543/lei_683.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/544/lei_684.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/545/lei_685.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/546/lei_686.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/547/lei_687.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/548/lei_688.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/549/lei_689.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/550/lei_690.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/551/lei_691.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/552/lei_692.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/553/lei_693.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/554/lei_694.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/555/lei_695.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/556/lei_696.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/557/lei_697.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/558/lei_698.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/559/lei_699.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/560/lei_700.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/561/lei_701.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/562/lei_702.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/563/lei_703.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/564/lei_704.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/565/lei_705.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/566/lei_706.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/567/lei_707.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/568/lei_708.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/569/lei_709.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/570/lei_710.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/571/lei_711.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/572/lei_712.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/573/lei_713.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/574/lei_714.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/575/lei_715.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/576/lei_716.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/577/lei_717.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/578/lei_718.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/579/lei_719.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/580/lei_720.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/581/lei_721.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/582/lei_722.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/583/lei_723.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/584/lei_724.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/585/lei_725.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/586/lei_726.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/587/lei_727.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/588/lei_728.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/589/lei_729.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/590/lei_730.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/591/lei_731.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/592/lei_732.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/593/lei_733.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/594/lei_734.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/595/lei_735.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/596/lei_736.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/597/lei_737.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/598/lei_738.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/599/lei_739.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/600/lei_740.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/601/lei_741.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/602/lei_742.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/603/lei_743.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/604/lei_744.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/605/lei_745.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/606/lei_746.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/607/lei_747.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/608/lei_748.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/609/lei_749.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/610/lei_750.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/611/lei_751.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/612/lei_752.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/613/lei_753.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/614/lei_754.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/615/lei_755.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/616/lei_756.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/617/lei_757.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/618/lei_758.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/619/lei_759.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/620/lei_760.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/621/lei_761.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/622/lei_762.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/623/lei_763.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/624/lei_764.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/625/lei_765.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/626/lei_766.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/627/lei_767.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/628/lei_768.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/629/lei_769.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/630/lei_770.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/631/lei_771.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/632/lei_772.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/633/lei_773.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/634/lei_774.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/635/lei_776.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/636/lei_777.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/637/lei_778.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/638/lei_779.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/639/lei_780.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/640/lei_781.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/641/lei_782.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/642/lei_784.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/643/lei_785.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/644/lei_786.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/645/lei_787.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/523/lei_662.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/524/lei_663.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/525/lei_664.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/526/lei_665.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/527/lei_666.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/528/lei_667.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/529/lei_668.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/530/lei_669.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/531/lei_671.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/532/lei_672.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/533/lei_673.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/534/lei_674.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/535/lei_675.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/536/lei_676.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/537/lei_677.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/538/lei_678.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/539/lei_679.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/540/lei_680.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/541/lei_681.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/542/lei_682.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/543/lei_683.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/544/lei_684.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/545/lei_685.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/546/lei_686.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/547/lei_687.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/548/lei_688.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/549/lei_689.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/550/lei_690.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/551/lei_691.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/552/lei_692.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/553/lei_693.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/554/lei_694.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/555/lei_695.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/556/lei_696.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/557/lei_697.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/558/lei_698.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/559/lei_699.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/560/lei_700.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/561/lei_701.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/562/lei_702.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/563/lei_703.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/564/lei_704.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/565/lei_705.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/566/lei_706.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/567/lei_707.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/568/lei_708.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/569/lei_709.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/570/lei_710.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/571/lei_711.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/572/lei_712.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/573/lei_713.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/574/lei_714.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/575/lei_715.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/576/lei_716.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/577/lei_717.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/578/lei_718.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/579/lei_719.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/580/lei_720.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/581/lei_721.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/582/lei_722.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/583/lei_723.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/584/lei_724.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/585/lei_725.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/586/lei_726.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/587/lei_727.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/588/lei_728.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/589/lei_729.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/590/lei_730.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/591/lei_731.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/592/lei_732.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/593/lei_733.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/594/lei_734.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/595/lei_735.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/596/lei_736.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/597/lei_737.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/598/lei_738.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/599/lei_739.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/600/lei_740.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/601/lei_741.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/602/lei_742.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/603/lei_743.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/604/lei_744.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/605/lei_745.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/606/lei_746.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/607/lei_747.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/608/lei_748.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/609/lei_749.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/610/lei_750.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/611/lei_751.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/612/lei_752.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/613/lei_753.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/614/lei_754.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/615/lei_755.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/616/lei_756.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/617/lei_757.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/618/lei_758.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/619/lei_759.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/620/lei_760.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/621/lei_761.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/622/lei_762.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/623/lei_763.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/624/lei_764.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/625/lei_765.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/626/lei_766.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/627/lei_767.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/628/lei_768.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/629/lei_769.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/630/lei_770.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/631/lei_771.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/632/lei_772.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/633/lei_773.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/634/lei_774.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/635/lei_776.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/636/lei_777.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/637/lei_778.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/638/lei_779.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/639/lei_780.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/640/lei_781.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/641/lei_782.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/642/lei_784.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/643/lei_785.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/644/lei_786.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2010/645/lei_787.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>