--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,777 +51,777 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/458/lei-593.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/458/lei-593.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/459/lei-594.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/459/lei-594.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/460/lei-595.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/460/lei-595.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 19 DA LEI 442/2005, DE 04 DE NOVEMBRO DE 2005</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/461/lei-596.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/461/lei-596.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/462/lei-597.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/462/lei-597.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/463/lei-598.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/463/lei-598.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3° DA LEI 442/2005, DE 04 DE NOVEMBRO DE 2005</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/464/lei-599.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/464/lei-599.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR RECURSOS A SANTA CASA DE PEDRO OSORIO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/465/lei-600.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/465/lei-600.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGÊNCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/466/lei-601.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/466/lei-601.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/467/lei-602.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/467/lei-602.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/468/lei-603.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/468/lei-603.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O INDICE PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/469/lei-604.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/469/lei-604.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSPEÇÃO SANITARIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/470/lei-605.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/470/lei-605.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES MUNICIPAIS ATIVOS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/471/lei-606.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/471/lei-606.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 87, DA LEI 308/2001, DE 27 DE DEZEMBRO DE 2001</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/472/lei-607.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/472/lei-607.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/473/lei_608.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/473/lei_608.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/474/lei_609.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/474/lei_609.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DAS DIÁRIAS E AJUDAS DE CUSTO AO PREFEITO, VICE PREFEITO E SERVIDORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/475/lei_610.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/475/lei_610.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CERRITO, A CRIAR O GRUPO TÉCNICO DA VIGILÂNCIA SANITÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/476/lei_611.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/476/lei_611.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/477/lei_612.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/477/lei_612.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 42, EM SEU INCISO lll DA LEI 519 DE 2007 QUE REESTRUTURA O RPPS, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/478/lei_613.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/478/lei_613.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR USO REAL DE DIREITO COM O CENTRO COMUNITÁRIO DO PASSO DO VIEIRA</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/479/lei_614.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/479/lei_614.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI 161 DE 1999 QUE CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/480/lei_615.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/480/lei_615.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IX, DO ARTIGO 30, DA LEI ORGÂNICA DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/481/lei_616.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/481/lei_616.pdf</t>
   </si>
   <si>
     <t>ATRIBUI Á PRAÇA LOCALIZADA NA COHAB II O NOME DE "PRAÇA FABRICIO AIRES VIEIRA"</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/482/lei_617.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/482/lei_617.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFOS 1º E 2º, DO ART.107, DA LEI ORGÂNICA DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/483/lei_618.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/483/lei_618.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR, SOB FORMA DE CONSÓRCIO, UM TRANSMISSOR PARA REPETIDORA DE CANAL ALTERNATIVO</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/484/lei_619.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/484/lei_619.pdf</t>
   </si>
   <si>
     <t>ATRIBUI A TRAVESSA 01, DO BAIRRO COHAB II, EXISTENTE EM CERRITO/RS, O NOME DE RUA GERANDIR DE SOUZA RIBEIRO</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/485/lei_620.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/485/lei_620.pdf</t>
   </si>
   <si>
     <t>CRIA O GABINETE DE GESTÃO INTEGRADA MUNICIPAL DA SEGURANÇA PÚBLICA, ESTABELECE E AUTORIZA O PODER PÚBLICO A CONVENIAR-SE COM OS SISTEMAS ESTADUAL, FEDERAL E ORGANIZAÇÕES NÃO GOVERNAMENTAIS</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/486/lei_621.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/486/lei_621.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES SUBSCRITO PELO EXECUTIVO, PARA A CRIAÇÃO DE UM CONSORCIO PÚBLICO, A SER CONSTITUIDO PELOS MUNICÍPIOS DO ESTREMO SUL DO PAIS, COM COMPETENCIA VOLTADA A REALIZAÇÃODE OBJETIVOS DE INTERESSE COMUM</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/487/lei_622.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/487/lei_622.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/488/lei_623.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/488/lei_623.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.115 DA LEI 308 DE 2001 DO REGIME JURIDICO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/489/lei_624.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/489/lei_624.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSERVAÇÃO DO ACESSO AS SEDES DAS PROPRIEDADES RURAIS PRODUTIVAS</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/490/lei_625.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/490/lei_625.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS SERVIDORES ATIVOS, INATIVOS, E PENSIONISTAS DA CÂMARA MUNICIPAL, A REVISÃO GERAL ANUAL QUE TRATA A LEI Nº 544/2008, APLICANDO O INDICE FIXADO NA LEI N° 603/2009</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/491/lei_626.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/491/lei_626.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3° DA LEI 518/2007, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/492/lei_627.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/492/lei_627.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇOES, AUXILIOS FINANCEIROS E CONTRIBUIÇÕES E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/493/lei_628.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/493/lei_628.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CREDITO COM A CAIXA ESTADUAL S.A - AGENCIA FOMENTO - RS, COMO AGENTE DO SISTEMA BNDES PARA AQUISIÇÃO DE MAQUINAS E EQUIPAMENTOS RODOVIARIOS</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/494/lei_629.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/494/lei_629.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/495/lei_630.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/495/lei_630.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATÇÃO TEMPORARIA DE CARATER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/496/lei_631.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/496/lei_631.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE CERRITO PARA O EXERCICIO DE 2009</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/497/lei_632.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/497/lei_632.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/498/lei_633.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/498/lei_633.pdf</t>
   </si>
   <si>
     <t>APOIO NO SENTIDO DE DOTAR AS PROPRIEDADES RURAIS DE INFRAESTRUTURA PARA ENFRENTAR OS PERIODOS DE ESTIAGEM</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/499/lei_634.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/499/lei_634.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/500/lei_635.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/500/lei_635.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EXCEPCIONAL DE INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/501/lei_636.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/501/lei_636.pdf</t>
   </si>
   <si>
     <t>INCLUI O PARAGRAFO UNICO AO ART. 84 DA LEI ORGANICA DO MUNICIPIO DE CERRITO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/502/lei_637.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/502/lei_637.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/503/lei_638.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/503/lei_638.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO NOS VENCIMENTOS DOS CONSELHEIROS TUTELARES DO MUNICIPIO DE CERRITO</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/504/lei_639.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/504/lei_639.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE CARATER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/505/lei_640.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/505/lei_640.pdf</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/506/lei_641.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/506/lei_641.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/507/lei_642.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/507/lei_642.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISO III AO ART.161 NA LEI N°308/2001 QUE INSTITUI O REGIME JURIDICO DOS SERVIDORE PÚBLICOS MUNICIPAIS DO MUNICIPIO DE CERRITO/RS</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/508/lei_643.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/508/lei_643.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/509/lei_644.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/509/lei_644.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/510/lei_645.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/510/lei_645.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/511/lei_646.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/511/lei_646.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FABRICAÇÃO DE LINGUIÇA CASEIRA</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/512/lei_648.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/512/lei_648.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/513/lei_649.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/513/lei_649.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/514/lei_652.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/514/lei_652.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A REESTRUTURAÇÃO DA PREFEITURA MUNICIPAL DE CERRITO ALTERA O ART.19 E ART.24 INCISO II E INCISO III DA LEI 442/2005 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/515/lei_653.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/515/lei_653.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 3° DA LEI 442/2005 DE 04 DE NOVEMBRO DE 2005</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/516/lei_654.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/516/lei_654.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO NOS SUBSIDIOS DOS SECRETARIOS MUNICIPAIS, ALTERA PARCIALMENTE A REDAÇÃO DO ART 24, INCISO II, DA LEI 442/2005, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/517/lei_655.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/517/lei_655.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/518/lei_656.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/518/lei_656.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/519/lei_657.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/519/lei_657.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/520/lei_658.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/520/lei_658.pdf</t>
   </si>
   <si>
     <t>RESTABELECE, NO PLANO DE CLASSIFICAÇÃO DE CARGOS E FUNÇOES DA CAMARA DE VEREADORES DE CERRITO, O CARGO DE ASSESSOR LEGISLATIVO, BEM COMO REDEFINE, NO MESMO DIPLOMA LEGAL, O CARGO DE DIRETOR LEGISLATIVO REVOGAM SE AS LEIS MUNICIPAIS 532/2007 E 533/2007, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/521/lei_660.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/521/lei_660.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA VRM PARA 75,00 PARA O EXERCICIO DE 2010 E ESTABELECE NOVOS PARAMETROS PARA O CODIGO TRIBUTARIO LEI 171/99</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/522/lei_661.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/522/lei_661.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1128,68 +1128,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/458/lei-593.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/459/lei-594.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/460/lei-595.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/461/lei-596.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/462/lei-597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/463/lei-598.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/464/lei-599.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/465/lei-600.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/466/lei-601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/467/lei-602.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/468/lei-603.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/469/lei-604.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/470/lei-605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/471/lei-606.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/472/lei-607.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/473/lei_608.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/474/lei_609.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/475/lei_610.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/476/lei_611.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/477/lei_612.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/478/lei_613.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/479/lei_614.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/480/lei_615.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/481/lei_616.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/482/lei_617.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/483/lei_618.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/484/lei_619.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/485/lei_620.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/486/lei_621.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/487/lei_622.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/488/lei_623.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/489/lei_624.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/490/lei_625.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/491/lei_626.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/492/lei_627.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/493/lei_628.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/494/lei_629.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/495/lei_630.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/496/lei_631.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/497/lei_632.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/498/lei_633.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/499/lei_634.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/500/lei_635.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/501/lei_636.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/502/lei_637.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/503/lei_638.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/504/lei_639.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/505/lei_640.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/506/lei_641.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/507/lei_642.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/508/lei_643.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/509/lei_644.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/510/lei_645.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/511/lei_646.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/512/lei_648.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/513/lei_649.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/514/lei_652.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/515/lei_653.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/516/lei_654.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/517/lei_655.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/518/lei_656.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/519/lei_657.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/520/lei_658.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/521/lei_660.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/522/lei_661.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/458/lei-593.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/459/lei-594.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/460/lei-595.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/461/lei-596.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/462/lei-597.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/463/lei-598.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/464/lei-599.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/465/lei-600.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/466/lei-601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/467/lei-602.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/468/lei-603.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/469/lei-604.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/470/lei-605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/471/lei-606.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/472/lei-607.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/473/lei_608.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/474/lei_609.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/475/lei_610.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/476/lei_611.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/477/lei_612.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/478/lei_613.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/479/lei_614.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/480/lei_615.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/481/lei_616.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/482/lei_617.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/483/lei_618.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/484/lei_619.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/485/lei_620.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/486/lei_621.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/487/lei_622.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/488/lei_623.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/489/lei_624.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/490/lei_625.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/491/lei_626.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/492/lei_627.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/493/lei_628.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/494/lei_629.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/495/lei_630.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/496/lei_631.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/497/lei_632.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/498/lei_633.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/499/lei_634.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/500/lei_635.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/501/lei_636.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/502/lei_637.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/503/lei_638.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/504/lei_639.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/505/lei_640.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/506/lei_641.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/507/lei_642.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/508/lei_643.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/509/lei_644.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/510/lei_645.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/511/lei_646.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/512/lei_648.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/513/lei_649.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/514/lei_652.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/515/lei_653.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/516/lei_654.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/517/lei_655.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/518/lei_656.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/519/lei_657.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/520/lei_658.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/521/lei_660.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2009/522/lei_661.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>