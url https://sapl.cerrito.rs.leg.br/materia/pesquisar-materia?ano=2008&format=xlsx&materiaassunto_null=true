--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,627 +51,627 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/404/lei-538-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/404/lei-538-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/405/lei-539-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/405/lei-539-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL PARA CONSTRUÇÃO DE ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/406/lei-540-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/406/lei-540-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSINAR CONVENIO E REPASSAR MENSALMENTE R$ 6.000,00 PARA A SANTA CASA DE PEDRO OSÓRIO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/407/lei-541-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/407/lei-541-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UMA GAVETA</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/408/lei-542-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/408/lei-542-08.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/409/lei-543-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/409/lei-543-08.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/410/lei-544-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/410/lei-544-08.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS PARA A REVISÃO GERAL E ANUAL DOS VENCIMENTOS E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, E DOS SUBSÍDIOS DOS EXERCENTES DE MANDATO ELETIVO, DOS PODERES EXECUTIVO E LEGISLATIVO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/411/lei-545-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/411/lei-545-08.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS E DOS SUBSÍDIOS  DOS SERVIDORES, DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/412/lei-546-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/412/lei-546-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/413/lei-547-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/413/lei-547-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/414/lei-548-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/414/lei-548-08.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EXERCENTES DE MANDATO ELETIVO DE PREFEITO, VICE-PREFEITO, VEREADORES, E AOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CÂMARA MUNICIPAL, E AOS SECRETÁRIOS MUNICIPAIS, A REVISÃO GERAL ANUAL DE QUE TRATA A LEI MUNICIPAL Nº544/2008</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/415/lei-549-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/415/lei-549-08.pdf</t>
   </si>
   <si>
     <t>DA NOME A RUA EXISTENTE PARALELAMENTE ENTRE AS RUAS HUGO MARQUES PORTO E ELDA DE SOUZA DIAS, NO BAIRRO CRISTAL</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/416/lei-550-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/416/lei-550-08.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/417/lei-551-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/417/lei-551-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE DEPENDÊNCIAS DE PRÉDIOS PÚBLICOS PARA INSTITUIÇÕES EDUCACIONAIS, CFCS CENTRO DE FORMAÇÃO DE CONDUTORES, CURSOS PREPARATÓRIOS PARA VESTIBULAR E OUTROS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/418/lei-552-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/418/lei-552-08.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/419/lei-553-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/419/lei-553-08.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI Nº 439/2005, QUE TRATA DO PLANO PLURIANUAL DE INVESTIMENTOS PARA O EXERCÍCIO DE 2006 A 2009, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/420/lei-554-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/420/lei-554-08.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI Nº 513/2007, QUE TRATA DA LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2008, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/421/lei-555-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/421/lei-555-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/422/lei-556-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/422/lei-556-08.pdf</t>
   </si>
   <si>
     <t>DÁ NOME DE VICTOR MARQUES PORTO A CENTRO ESPORTIVO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/423/lei-557-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/423/lei-557-08.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA JOÃO ANTUARTE LA ROSA, EXISTENTE NO LOTEAMENTO COHAB II EM DUPLICIDADE, PARA SÔNIA REGINA VILELLA NOVA CRUZ BANDEIRA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/424/lei-558-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/424/lei-558-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/425/lei-559-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/425/lei-559-08.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/426/lei-560-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/426/lei-560-08.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/427/lei-562-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/427/lei-562-08.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 1º DA LEI 437/2005</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/428/lei-563-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/428/lei-563-08.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/429/lei-564-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/429/lei-564-08.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A ALINEA B, INCISO II DO ARTIGO 4º DA LEI 161/1999, DE 15 DE SETEMBRO DE 1999</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/430/lei-565-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/430/lei-565-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/431/lei-566-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/431/lei-566-08.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 5º DA LEI 470/2006, DE 09 DE OUTUBRO DE 2006</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/432/lei-567-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/432/lei-567-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A FIXAR VALOR HORA MAQUINA TRABALHADA E TRANSPORTE DE AREIA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/433/lei-568-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/433/lei-568-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER BENS NA LOCALIDADE DE VILA FREIRE EM DOAÇÃO PARA PAGAMENTO DE DIVIDA</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/434/lei-569-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/434/lei-569-08.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/435/lei-570-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/435/lei-570-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/436/lei-571-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/436/lei-571-08.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IX, DO ARTIGO 30, DA LEI ORGÂNICA DO MUNICÍPIO DE CERRITO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/437/lei-572-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/437/lei-572-08.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 73, DA LEI ORGÂNICA DO MUNICÍPIO DE CERRITO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/438/lei-573-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/438/lei-573-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/439/lei-574-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/439/lei-574-08.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES, PARA O PERÍODO 2009/2012, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/440/lei-575-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/440/lei-575-08.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, E VICE-PREFEITO, PARA O PERÍODO 2009/2012,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/441/lei-577-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/441/lei-577-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR QUATRO TERRENOS NO BAIRRO COHAB II</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/442/lei-578-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/442/lei-578-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO NA VILA FREIRE</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/443/lei-579-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/443/lei-579-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALIENAR UM TERRENO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/444/lei-580-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/444/lei-580-08.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/445/lei-581-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/445/lei-581-08.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/446/lei-582-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/446/lei-582-08.pdf</t>
   </si>
   <si>
     <t>TORNA ESSENCIAL O SERVIÇO DE VIGILÂNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/448/lei-584-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/448/lei-584-08.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/449/lei-585-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/449/lei-585-08.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/450/lei-586-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/450/lei-586-08.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/451/lei-587-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/451/lei-587-08.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/452/lei-588-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/452/lei-588-08.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/453/lei-589-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/453/lei-589-08.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/454/lei-590-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/454/lei-590-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A OUTORGAR CONCESSÃO DE USO DE BEM IMÓVEL DO DOMÍNIO MUNICIPAL PARA A ASSOCIAÇÃO DOS OLEIROS DE CERRITO E ESCOLA DE SAMBA CAPRICHOSOS DA ZONA NORTE.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/455/lei-591-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/455/lei-591-08.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A ULTIMA RUA EXISTENTE ENTRE A AVENIDA FLORES DA CUNHA E A RUA JOSÉ BERNABÉ DE SOUZA, EXISTENTE NO BAIRRO OASIS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/456/lei-592-08.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/456/lei-592-08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O VRM EM 11,31% ONZE VIRGULA TRINTA E UM POR CENTO, PARA O EXERCÍCIO DE 2009 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -978,68 +978,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/404/lei-538-08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/405/lei-539-08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/406/lei-540-08.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/407/lei-541-08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/408/lei-542-08.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/409/lei-543-08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/410/lei-544-08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/411/lei-545-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/412/lei-546-08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/413/lei-547-08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/414/lei-548-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/415/lei-549-08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/416/lei-550-08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/417/lei-551-08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/418/lei-552-08.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/419/lei-553-08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/420/lei-554-08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/421/lei-555-08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/422/lei-556-08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/423/lei-557-08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/424/lei-558-08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/425/lei-559-08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/426/lei-560-08.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/427/lei-562-08.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/428/lei-563-08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/429/lei-564-08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/430/lei-565-08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/431/lei-566-08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/432/lei-567-08.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/433/lei-568-08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/434/lei-569-08.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/435/lei-570-08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/436/lei-571-08.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/437/lei-572-08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/438/lei-573-08.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/439/lei-574-08.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/440/lei-575-08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/441/lei-577-08.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/442/lei-578-08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/443/lei-579-08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/444/lei-580-08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/445/lei-581-08.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/446/lei-582-08.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/448/lei-584-08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/449/lei-585-08.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/450/lei-586-08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/451/lei-587-08.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/452/lei-588-08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/453/lei-589-08.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/454/lei-590-08.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/455/lei-591-08.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/456/lei-592-08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/404/lei-538-08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/405/lei-539-08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/406/lei-540-08.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/407/lei-541-08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/408/lei-542-08.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/409/lei-543-08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/410/lei-544-08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/411/lei-545-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/412/lei-546-08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/413/lei-547-08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/414/lei-548-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/415/lei-549-08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/416/lei-550-08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/417/lei-551-08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/418/lei-552-08.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/419/lei-553-08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/420/lei-554-08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/421/lei-555-08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/422/lei-556-08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/423/lei-557-08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/424/lei-558-08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/425/lei-559-08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/426/lei-560-08.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/427/lei-562-08.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/428/lei-563-08.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/429/lei-564-08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/430/lei-565-08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/431/lei-566-08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/432/lei-567-08.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/433/lei-568-08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/434/lei-569-08.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/435/lei-570-08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/436/lei-571-08.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/437/lei-572-08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/438/lei-573-08.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/439/lei-574-08.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/440/lei-575-08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/441/lei-577-08.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/442/lei-578-08.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/443/lei-579-08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/444/lei-580-08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/445/lei-581-08.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/446/lei-582-08.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/448/lei-584-08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/449/lei-585-08.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/450/lei-586-08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/451/lei-587-08.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/452/lei-588-08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/453/lei-589-08.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/454/lei-590-08.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/455/lei-591-08.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2008/456/lei-592-08.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>