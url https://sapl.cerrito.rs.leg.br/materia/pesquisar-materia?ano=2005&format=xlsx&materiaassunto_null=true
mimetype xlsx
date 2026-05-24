--- v0 (2026-02-23)
+++ v1 (2026-05-24)
@@ -51,372 +51,372 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/367/lei-417-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/367/lei-417-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/368/lei-418-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/368/lei-418-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO ASSINAR CONVÊNIO COM O GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL PARA CONSTRUÇÃO DE CASAS POPULARES, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/369/lei-419-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/369/lei-419-05.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESTAÇÃO RODOVIÁRIA COMO "ARGEU PEREIRA DUARTE"</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/370/lei-420-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/370/lei-420-05.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 413/2004, QUE TRATA DAS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2005, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/371/lei-421-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/371/lei-421-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL PARA AQUISIÇÃO DE AMBULÂNCIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/372/lei-422-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/372/lei-422-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL POR REDUÇÃO DE DOTAÇÃO PARA AQUISIÇÃO DE AMBULÂNCIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/373/lei-423-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/373/lei-423-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL POR REDUÇÃO DE DOTAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/374/lei-424-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/374/lei-424-05.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 308/2001, QUE TRATA DO REGIME JURÍDICO ÚNICO DOS SERVIDORES MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/375/lei-425-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/375/lei-425-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/376/lei-426-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/376/lei-426-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/377/lei-427-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/377/lei-427-05.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/378/lei-428-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/378/lei-428-05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º E O  §  1º DA LEI 204/2000, DE 09 DE SETEMBRO DE 2000</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/379/lei-429-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/379/lei-429-05.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A TRAVESSA 08, DO BAIRRO COHAB II, EXISTENTE EM CERRITO/RS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/380/lei-430-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/380/lei-430-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE PADRÕES DE VENCIMENTOS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/381/lei-431-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/381/lei-431-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/382/lei-432-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/382/lei-432-05.pdf</t>
   </si>
   <si>
     <t>CONCEDE EQUIPARAÇÃO SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/383/lei-433-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/383/lei-433-05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO, DESTINADO A CONSTRUÇÃO DE QUIOSQUE PARA VENDA DE PRODUTOS COLONIAIS, COM RECURSOS DO RS ESPECIAL PAMPA, DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/384/lei-434-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/384/lei-434-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DOS CONTRATOS TEMPORÁRIA DE CARÁTER EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/385/lei-435-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/385/lei-435-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO PARA PRESTAÇÃO DE MÚTUA COLABORAÇÃO COM O TRIBUNAL REGIONAL ELEITORAL.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/386/lei-436-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/386/lei-436-05.pdf</t>
   </si>
   <si>
     <t>CRIA O PADRÃO DE PROVIMENTO DE CARGO EM COMISSÃO CC-6 BEM COMO A RESPECTIVA REMUNERAÇÃO ATINENTES AO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/387/lei-437-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/387/lei-437-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR PARCELAMENTO DE DÍVIDA PARA COM A CEEE E A CORSAN E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/388/lei-438-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/388/lei-438-05.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL-COMDEC- DE CERRITO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/389/lei-439-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/389/lei-439-05.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2006-2009 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/390/lei-440-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/390/lei-440-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE COMODATO COM O ESPORTE CLUBE CONCÓRDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/391/lei-441-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/391/lei-441-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 1,96 % PARA O EXERCÍCIO DE 2006 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/392/lei-442-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/392/lei-442-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRA PARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO - RECURSOS FGTS NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS, OPERAÇÕES COLETIVAS, REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS NÚMERO 291/98 COM AS ALTERAÇÕES DA RESOLUÇÃO Nº 460/2004  DE 14 DEZ 04, PUBLICADA NO D O U EM 20 DEZ 04 E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/393/lei-443-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/393/lei-443-05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/394/lei-444-05.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/394/lei-444-05.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/367/lei-417-05.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/368/lei-418-05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/369/lei-419-05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/370/lei-420-05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/371/lei-421-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/372/lei-422-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/373/lei-423-05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/374/lei-424-05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/375/lei-425-05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/376/lei-426-05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/377/lei-427-05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/378/lei-428-05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/379/lei-429-05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/380/lei-430-05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/381/lei-431-05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/382/lei-432-05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/383/lei-433-05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/384/lei-434-05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/385/lei-435-05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/386/lei-436-05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/387/lei-437-05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/388/lei-438-05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/389/lei-439-05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/390/lei-440-05.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/391/lei-441-05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/392/lei-442-05.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/393/lei-443-05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/394/lei-444-05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/367/lei-417-05.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/368/lei-418-05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/369/lei-419-05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/370/lei-420-05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/371/lei-421-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/372/lei-422-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/373/lei-423-05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/374/lei-424-05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/375/lei-425-05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/376/lei-426-05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/377/lei-427-05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/378/lei-428-05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/379/lei-429-05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/380/lei-430-05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/381/lei-431-05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/382/lei-432-05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/383/lei-433-05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/384/lei-434-05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/385/lei-435-05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/386/lei-436-05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/387/lei-437-05.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/388/lei-438-05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/389/lei-439-05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/390/lei-440-05.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/391/lei-441-05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/392/lei-442-05.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/393/lei-443-05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2005/394/lei-444-05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>