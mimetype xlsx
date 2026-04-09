--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -51,345 +51,345 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/324/lei-organica-e-suas-altera-es.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/324/lei-organica-e-suas-altera-es.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA E SUAS ALTERAÇÕES</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/342/lei-386-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/342/lei-386-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO DE DIVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/343/lei-387-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/343/lei-387-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LEILOAR MATERIAL</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/344/lei-388-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/344/lei-388-04.pdf</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/345/lei-389-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/345/lei-389-04.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/346/lei-390-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/346/lei-390-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A VENDER TERRENO</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/347/lei-391-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/347/lei-391-04.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/348/lei-392-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/348/lei-392-04.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO PARQUE MUNICIPAL DE RODEIOS</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/349/lei-393-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/349/lei-393-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO ESTRUTURAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO - COMUDE</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/350/lei-394-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/350/lei-394-04.pdf</t>
   </si>
   <si>
     <t>CRIA CATEGORIAS FUNCIONAIS DE MOTORISTA E AUXILIAR DE ENFERMAGEM COM CRIAÇÃO DE SEUS RESPECTIVOS CARGOS E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/351/lei-395-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/351/lei-395-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE SERVIDORES E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/352/lei-396-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/352/lei-396-04.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE MOTORISTA, OPERADOR DE MÁQUINA E ASSISTENTE SOCIAL E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/353/lei-397-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/353/lei-397-04.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/354/lei-398-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/354/lei-398-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DE FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/355/lei-399-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/355/lei-399-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IPTU DOS TERRENOS ATINGIDOS POR CÓRREGO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/356/lei-400-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/356/lei-400-04.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 98 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/357/lei-401-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/357/lei-401-04.pdf</t>
   </si>
   <si>
     <t>CONCEDE EQUIPARAÇÃO SALARIAL AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/358/lei-402-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/358/lei-402-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE CERRITO NO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DAS BACIAS DOS RIOS PIRATINI E SANTA MARIA/BASILIO - PCHSUL-G7</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/359/lei-403-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/359/lei-403-04.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO MUNICIPAL DE EMPREGO E AUTORIZA A ASSINATURA DE TERMO DE ADESÃO AO ACORDO DE COOPERAÇÃO TÉCNICA CELEBRADO ENTRE BANCO DO BRASIL S. A. E FAMURS E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/360/lei-405-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/360/lei-405-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIDOR INATIVO OU LICENCIADO A PERMANECER CONVENIADO AO PIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/361/lei-406-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/361/lei-406-04.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO CONVÊNIO FIRMADO COM O LAR SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/362/lei-409-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/362/lei-409-04.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 18, INCISO V E ARTIGO 23 DA LEI MUNICIPAL Nº 274/2001, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE , O CONSELHO TUTELAR, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/363/lei-410-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/363/lei-410-04.pdf</t>
   </si>
   <si>
     <t>INCLUI PARAGRAFO ÚNICO, AO ART. 5º DA LEI Nº 004/97, QUE FIXA O VALOR DAS DIÁRIAS E AJUDAS DE CUSTO DO PREFEITO, VICE PREFEITO E SERVIDORES EM GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/364/lei-411-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/364/lei-411-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO ASSINAR CONVÊNIO COM O GOVERNO DO ESTADO DO RIO GRANDE DO SUL PARA CONSTRUÇÃO DE CASAS POPULARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/365/lei-412-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/365/lei-412-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL PARA AQUISIÇÃO DE DOIS VEÍCULOS PARA TRANSPORTE ESCOLAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/366/lei-416-04.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/366/lei-416-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CERRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -696,68 +696,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/324/lei-organica-e-suas-altera-es.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/342/lei-386-04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/343/lei-387-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/344/lei-388-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/345/lei-389-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/346/lei-390-04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/347/lei-391-04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/348/lei-392-04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/349/lei-393-04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/350/lei-394-04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/351/lei-395-04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/352/lei-396-04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/353/lei-397-04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/354/lei-398-04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/355/lei-399-04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/356/lei-400-04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/357/lei-401-04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/358/lei-402-04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/359/lei-403-04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/360/lei-405-04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/361/lei-406-04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/362/lei-409-04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/363/lei-410-04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/364/lei-411-04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/365/lei-412-04.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/366/lei-416-04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/324/lei-organica-e-suas-altera-es.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/342/lei-386-04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/343/lei-387-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/344/lei-388-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/345/lei-389-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/346/lei-390-04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/347/lei-391-04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/348/lei-392-04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/349/lei-393-04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/350/lei-394-04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/351/lei-395-04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/352/lei-396-04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/353/lei-397-04.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/354/lei-398-04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/355/lei-399-04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/356/lei-400-04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/357/lei-401-04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/358/lei-402-04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/359/lei-403-04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/360/lei-405-04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/361/lei-406-04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/362/lei-409-04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/363/lei-410-04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/364/lei-411-04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/365/lei-412-04.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2004/366/lei-416-04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>