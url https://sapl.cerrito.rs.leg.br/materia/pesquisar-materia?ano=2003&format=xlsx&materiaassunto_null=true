--- v0 (2026-02-24)
+++ v1 (2026-05-25)
@@ -51,257 +51,257 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/322/lei-362-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/322/lei-362-03.pdf</t>
   </si>
   <si>
     <t>ALTERA PADRÃO DE VENCIMENTO DO ASSESSOR JURÍDICO DE CC4 PARA CC6</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/325/lei-363-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/325/lei-363-03.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 15º DA LEI Nº 327/2002, QUE TRATA DA INSTITUIÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CERRITO,  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/326/lei-364-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/326/lei-364-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA  DE CREDITO ESPECIAL NO VALOR DE R$ 336.390,11 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/327/lei-365-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/327/lei-365-03.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/328/lei-366-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/328/lei-366-03.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA ARRECADAÇÃO DA PARCELA ÚNICA DO IPTU, ISSQN E TAXA DE FISCALIZAÇÃO</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/329/lei-367-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/329/lei-367-03.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CATEGORIAS FUNCIONAIS COM SEUS RESPECTIVOS CARGOS, NO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO, DA LEI Nº 318/02</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/330/lei-368-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/330/lei-368-03.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO CONVÊNIO FIRMADO COM O LAR SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/331/lei-369-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/331/lei-369-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR TERMO DE COMODATO COM O SENHOR LUIZ MASCARENHAS ALVES PEREIRA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/332/lei-371-03-.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/332/lei-371-03-.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL O EMPRÉSTIMO DE TERRENO DE 100m² A FAMILIAS BENEFICIADAS COM RECURSOS DO RS-RURAL_x000D_
 _x000D_
 REAVALIA O PADRÃO DO CARGO DE ASSESSOR LEGISLATIVO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/333/lei-372-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/333/lei-372-03.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ASSISTÊNCIA JUDICIÁRIA GRATUITA MANTIDA PELO MUNICÍPIO DE CERRITO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/334/lei-373-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/334/lei-373-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DA ESCOLA MUNICIPAL EMERNCIANO DOS SANTOS POR, NO MÍNIMO, 257 SACOS, DE 50 QUILOS, DE CIMENTO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/335/lei-379-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/335/lei-379-03.pdf</t>
   </si>
   <si>
     <t>CRIA ESPAÇO CULTURAL EM HOMENAGEM A SENHORITA CINARA SILÉSIA LEAL VERGARA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/336/lei-380-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/336/lei-380-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR TERRENOS DE PROPRIEDADE DO MUNICÍPIO OCUPADOS COM MORADIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/337/lei-381-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/337/lei-381-03.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPÍTULO II DO TÍTULO II DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, ESTABELECIDO PELA LEI N° 173/99 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/338/lei-382-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/338/lei-382-03.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ASSISTÊNCIA JUDICIÁRIA GRATUITA MANTIDA PELO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/339/lei-383-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/339/lei-383-03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS DO MUNICÍPIO DE CERRITO PARA O EXERCÍCIO DE 2004</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/340/lei-384-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/340/lei-384-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 11,56% PARA O EXERCÍCIO DE 2004 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/341/lei-385-03.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/341/lei-385-03.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -608,68 +608,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/322/lei-362-03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/325/lei-363-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/326/lei-364-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/327/lei-365-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/328/lei-366-03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/329/lei-367-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/330/lei-368-03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/331/lei-369-03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/332/lei-371-03-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/333/lei-372-03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/334/lei-373-03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/335/lei-379-03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/336/lei-380-03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/337/lei-381-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/338/lei-382-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/339/lei-383-03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/340/lei-384-03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/341/lei-385-03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/322/lei-362-03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/325/lei-363-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/326/lei-364-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/327/lei-365-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/328/lei-366-03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/329/lei-367-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/330/lei-368-03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/331/lei-369-03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/332/lei-371-03-.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/333/lei-372-03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/334/lei-373-03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/335/lei-379-03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/336/lei-380-03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/337/lei-381-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/338/lei-382-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/339/lei-383-03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/340/lei-384-03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2003/341/lei-385-03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>