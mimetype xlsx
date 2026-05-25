--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,621 +51,621 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/270/lei-310-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/270/lei-310-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE AUXILIARES DE ENFERMAGEM, EM CARÁTER EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/271/lei-311-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/271/lei-311-02.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ATIVIDADES INSALUBRES E PERIGOSAS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/272/lei-312-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/272/lei-312-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE DENTISTAS, EM CARÁTER EMERGÊNCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO, REVOGANDO AS LEIS N° 269/01 DE 26/06/01 E N° 297/01 DE 08/11/01 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/273/lei-313-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/273/lei-313-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR TERMO DE COMODATO COM A CORSAN - COMPANHIA RIOGRANDENSE DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/274/lei-314-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/274/lei-314-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA DO PRÉDIO DA ESCOLA MUNICIPAL ALFREDO DIAS PARA A SENHORA NEUZA MARIA LIMA DE AVILA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/275/lei-315-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/275/lei-315-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DO PRÉDIO DA ESCOLA MUNICIPAL SANTO ANTÔNIO POR DEZ MIL TIJOLOS MACIÇOS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/276/lei-316-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/276/lei-316-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO,  PARA FINS DO CADASTRAMENTO PARA O CARTÃO SUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/277/lei-317-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/277/lei-317-02.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2°, DA LEI N° 316/2002, DE 08/03/2002</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/278/lei-318-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/278/lei-318-02.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI 131/98 DE 29 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/279/lei-319-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/279/lei-319-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO ESPECIAL EM EXTINÇÃO</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/280/lei-320-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/280/lei-320-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/281/lei-321-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/281/lei-321-02.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1°, DA LEI MUNICIPAL N° 310/02 DE 14/02/02</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/282/lei-322-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/282/lei-322-02.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/283/lei-323-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/283/lei-323-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DE PROJETOS DE ELETRIFICAÇÃO RURAL.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/284/lei-324-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/284/lei-324-02.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL A FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/285/lei-325-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/285/lei-325-02.pdf</t>
   </si>
   <si>
     <t>CONCEDE FERIADO MUNICIPAL NO DIA 07/10 EM COMEMORAÇÃO A PADROEIRA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/286/lei-326-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/286/lei-326-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO DA GRATIFICAÇÃO PARA O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/287/lei-327-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/287/lei-327-02.pdf</t>
   </si>
   <si>
     <t>ESTA LEI DISPÕE SOBRE A INSTITUIÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CERRITO - ESTADO DO RIO GRANDE DO SUL, SEGUNDO AS NORMAS DA LEI 9717/98, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/288/lei-328-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/288/lei-328-02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 288/2001, QUE TRATA DO PLANO PLURIANUAL DE INVESTIMENTOS PARA O EXERCÍCIO DE 2002 A 2005, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/289/lei-329-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/289/lei-329-02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 300/2001, QUE TRATA DAS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2002, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/290/lei-330-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/290/lei-330-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE EQUIPAMENTOS E A CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO TÉCNICO PEDAGÓGICO PARA A IMPLANTAÇÃO DE PROJETO DE INFORMÁTICA EDUCATIVA NA REDE DE ENSINO MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/291/lei-331-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/291/lei-331-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DO PRÉDIO DA ESCOLA DINORA MARTINS POR, NO MÍNIMO, 200 SACOS, DE 25 QUILOS, DE CIMENTO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/292/lei-332-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/292/lei-332-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DO PRÉDIO DA ESCOLA DO ALTO DO PORTINHO POR, NO MÍNIMO, 360 SACOS, DE 25 QUILOS, DE CIMENTO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/293/lei-333-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/293/lei-333-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE ENFERMEIRO PADRÃO, EM CARATER EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/294/lei-334-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/294/lei-334-02.pdf</t>
   </si>
   <si>
     <t>CONCEDE BOLSA DE ESTUDOS A PROFESSORES MUNICIPAIS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/295/lei-335-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/295/lei-335-02.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 238, DA LEI MUNICIPAL N° 308/2001, DE 27/12/01</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/296/lei-336-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/296/lei-336-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR 30 PLANCHÕES DE MADEIRA POR 12 HORAS MÁQUINA</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/297/lei-337-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/297/lei-337-02.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA EM LOTE URBANO A PROJEÇÃO DE TRAVESSA DA RUA SIRIACA VERGARA LOCALIZADA ENTRE AS QUADRAS "G" E "E" NO BAIRRO CRISTAL.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/298/lei-338-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/298/lei-338-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR AREIA E SERVIÇOS, POR TIJOLOS, COM OLARIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/299/lei-339-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/299/lei-339-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE ADESÃO AO SERVIÇO VOLUNTÁRIO</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/300/lei-340-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/300/lei-340-02.pdf</t>
   </si>
   <si>
     <t>CRIA O REGULAMENTO PARA EMPRÉSTIMO DO ACERVO DA BIBLIOTECA PÚBLICA MUNICIPAL DE CERRITO - RS</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/301/lei-341-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/301/lei-341-02.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE MOTORISTA</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/302/lei-342-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/302/lei-342-02.pdf</t>
   </si>
   <si>
     <t>DESIGNA A DATA DE ANIVERSÁRIO DA BIBLIOTECA PÚBLICA DE CERRITO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/303/lei-343-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/303/lei-343-02.pdf</t>
   </si>
   <si>
     <t>CRIA CENTRO DE ATENDIMENTO A PESSOAS PORTADORAS DE DEFICIÊNCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/304/lei-344-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/304/lei-344-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE TRIBUTOS DA ÁREA DO CAMPING MUNICIPAL, DE PROPRIEDADE DA SENHORA IARA REGINA SOUZA DOS REIS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/305/lei-345-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/305/lei-345-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALUGAR IMÓVEL PARA ABRIGAR A BRIGADA MILITAR</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/306/lei-346-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/306/lei-346-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A PARCELAR DIVIDA EXISTENTE COM A CORSAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/307/lei-347-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/307/lei-347-02.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MAIS 30 (TRINTA) DIAS A CONTRATAÇÃO DE 02 PROFESSORES.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/308/lei-348-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/308/lei-348-02.pdf</t>
   </si>
   <si>
     <t>PRORROGA O ALUGUEL DO IMÓVEL E CEDÊ-LO À SECRETARIA DA AGRICULTURA E ABASTECIMENTO DO ESTADO PARA A INSTALAÇÃO DA INSPETORIA VETERINÁRIA</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/309/lei-349-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/309/lei-349-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS DO MUNICÍPIO DE CERRITO PARA O EXERCICIO DE 2003</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/310/lei-350-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/310/lei-350-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DE CONTRATO DE ENFERMEIRA PADRÃO, EM CARÁTER EMERGENCIAL, DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/311/lei-351-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/311/lei-351-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO, PERMISSÃO E AUTORIZAÇÃO DE TRANSPORTE COLETIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/312/lei-352-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/312/lei-352-02.pdf</t>
   </si>
   <si>
     <t>TORNA-SE OBRIGATÓRIO O USO DE PLANILHAS DE CONTROLE DE QUILOMETRAGEM E ABASTECIMENTO DE VIATURAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/313/lei-353-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/313/lei-353-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EMPRESA TAVARES TURISMO A EXPLORAR DE FORMA PRECÁRIA, OS ITINERÁRIOS CRIADOS PELO DECRETO MUNICIPAL N° 647, DE 13/12/02</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/314/lei-354-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/314/lei-354-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA A VRM EM 19,42% PARA O EXERCÍCIO DE 2003 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/315/lei-355-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/315/lei-355-02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 349/2002, QUE TRATA DAS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO 2003, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/316/lei-356-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/316/lei-356-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LEILOAR O PRÉDIO DA ESCOLA MUNICIPAL EMERENCIANO DOS SANTOS POR, NO MÍNIMO, 257 SACOS, DE 50 QUILOS, DE CIMENTO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/317/lei-357-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/317/lei-357-02.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/318/lei-358-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/318/lei-358-02.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CATEGORIAS FUNCIONAIS COM SEUS RESPECTIVOS CARGOS, NO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO, DA LEI N° 318/02</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/319/lei-359-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/319/lei-359-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CERRITO A CELEBRAR CONTRATOS DE TERCERIZAÇÃO DE SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/320/lei-360-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/320/lei-360-02.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2003</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/321/lei-361-02.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/321/lei-361-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO E A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIO, INSCRITOS OU NÃO EM DIVIDA ATIVA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -972,68 +972,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/270/lei-310-02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/271/lei-311-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/272/lei-312-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/273/lei-313-02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/274/lei-314-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/275/lei-315-02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/276/lei-316-02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/277/lei-317-02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/278/lei-318-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/279/lei-319-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/280/lei-320-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/281/lei-321-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/282/lei-322-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/283/lei-323-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/284/lei-324-02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/285/lei-325-02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/286/lei-326-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/287/lei-327-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/288/lei-328-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/289/lei-329-02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/290/lei-330-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/291/lei-331-02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/292/lei-332-02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/293/lei-333-02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/294/lei-334-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/295/lei-335-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/296/lei-336-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/297/lei-337-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/298/lei-338-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/299/lei-339-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/300/lei-340-02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/301/lei-341-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/302/lei-342-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/303/lei-343-02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/304/lei-344-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/305/lei-345-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/306/lei-346-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/307/lei-347-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/308/lei-348-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/309/lei-349-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/310/lei-350-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/311/lei-351-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/312/lei-352-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/313/lei-353-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/314/lei-354-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/315/lei-355-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/316/lei-356-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/317/lei-357-02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/318/lei-358-02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/319/lei-359-02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/320/lei-360-02.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/321/lei-361-02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/270/lei-310-02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/271/lei-311-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/272/lei-312-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/273/lei-313-02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/274/lei-314-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/275/lei-315-02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/276/lei-316-02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/277/lei-317-02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/278/lei-318-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/279/lei-319-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/280/lei-320-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/281/lei-321-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/282/lei-322-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/283/lei-323-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/284/lei-324-02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/285/lei-325-02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/286/lei-326-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/287/lei-327-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/288/lei-328-02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/289/lei-329-02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/290/lei-330-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/291/lei-331-02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/292/lei-332-02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/293/lei-333-02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/294/lei-334-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/295/lei-335-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/296/lei-336-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/297/lei-337-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/298/lei-338-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/299/lei-339-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/300/lei-340-02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/301/lei-341-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/302/lei-342-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/303/lei-343-02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/304/lei-344-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/305/lei-345-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/306/lei-346-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/307/lei-347-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/308/lei-348-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/309/lei-349-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/310/lei-350-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/311/lei-351-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/312/lei-352-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/313/lei-353-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/314/lei-354-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/315/lei-355-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/316/lei-356-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/317/lei-357-02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/318/lei-358-02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/319/lei-359-02.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/320/lei-360-02.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2002/321/lei-361-02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>