--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,957 +51,957 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/112/lei-218-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/112/lei-218-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 25, DA LEI N 131/98 DE 29 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/113/lei-219-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/113/lei-219-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º. DA LEI Nº 202/2000 DE 09 DE SETEMBRO DE 2000</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/114/lei-220-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/114/lei-220-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, DA LEI Nº 203/2000, DE 09 DE SETEMBRO DE 2000</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/115/lei-221-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/115/lei-221-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRAÇÃO DE PRESTAÇÃO DE SERVIÇOS, POR 120 DIAS, DE EXCEPCIONAL INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/116/lei-222-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/116/lei-222-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVIDORES, POR 30 DIAS, DE EXCEPCIONAL INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/117/lei-223-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/117/lei-223-01.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 149 E 157 DA LEI MUNICIPAL Nº 173/99 DE 01 DE DEZEMBRO DE 1999.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/118/lei-224-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/118/lei-224-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EMPRÉSTIMO DO PRÉDIO DA ESCOLA MUNICIPAL EULÁLIA RODRIGUES VIEIRA ATÉ O DIA 31 DE DEZEMBRO DE 2001 PARA A SENHORA GLEIVA REGINA VIEIRA OLIVEIRA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/119/lei-226-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/119/lei-226-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARCELAR EM 24 MESES A DÍVIDA COM O INSS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/120/lei-230-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/120/lei-230-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/121/lei-231-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/121/lei-231-01.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR 30 (TRINTA) DIAS A CONTRATAÇÃO DE 20 OPERÁRIOS</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/122/lei-232-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/122/lei-232-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM A EMATER/RS – ASCAR</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/123/lei-233-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/123/lei-233-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE BOLSA DE ESTUDOS A PROFESSORES MUNICIPAIS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/124/lei-234-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/124/lei-234-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DO PRÉDIO DA ESCOLA MUNICIPAL DO ALTO DO PORTINHO ATÉ 31 DE DEZEMBRO DE 2001, AO SENHOR WALDOMIRO SOARES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/125/lei-235-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/125/lei-235-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/126/lei-236-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/126/lei-236-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL DAS ALÍNEAS a e b, do ITEM 5 DO ANEXO II, DA LEI MUNICIPAL Nº173/99, DE 01 DE DEZEMBRO DE 1999</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/127/lei-237-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/127/lei-237-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A COMPRAR JUNTAMENTE COM O MUNICÍPIO DE PEDRO OSÓRIO UMA TORRE TE-250-30, PARA INSTALAÇÃO DOS CANAIS DE TELEVISÃO SBT E BANDEIRANTES.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/128/lei-238-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/128/lei-238-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$ 57.958,32 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/129/lei-239-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/129/lei-239-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$8.800,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/130/lei-240-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/130/lei-240-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 215/2000, QUE TRATA DAS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO 2001, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/131/lei-241-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/131/lei-241-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$ 2.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/132/lei-244-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/132/lei-244-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL DE 20% (VINTE POR CENTO) AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/133/lei-245-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/133/lei-245-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL DE 20% (VINTE POR CENTO) AOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CERRITO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/134/lei-246-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/134/lei-246-01.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE GARANTIA DE RENDA ASSOCIADO A AÇÕES SÓCIO-EDUCATIVAS E DETERMINA OUTRAS PROVIDÊNCIAS – BOLSA ESCOLA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/135/lei-247-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/135/lei-247-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR QUATRO LONGARINAS DE FERRO PARA A IGREJA CATÓLICA DO CERRITO</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/136/lei-248-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/136/lei-248-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA DA JUSTIÇA E DA SEGURANÇA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/137/lei-249-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/137/lei-249-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PAGAR PROCEDIMENTOS AO MÉDICO DO MUNICÍPIO CREDENCIADO PELO SUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/138/lei-250-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/138/lei-250-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ESCRITURAR OS TERRENOS DA COHAB II</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/139/lei-252-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/139/lei-252-01.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/140/lei-253-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/140/lei-253-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00, PARA A AQUISIÇÃO DE 01 ÔNIBUS PARA O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/141/lei-254-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/141/lei-254-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS POR 12 MESES DE EXPECIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/142/lei-255-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/142/lei-255-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE UM PROFESSOR DE EDUCAÇÃO FÍSICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/143/lei-256-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/143/lei-256-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTALAÇÃO DA TORRE RECEPTORA DE CANAIS DE TELEVISÃO NO LOTEAMENTO CRISTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/144/lei-257-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/144/lei-257-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALUGAR UM IMÓVEL E CEDÊ-LO À SECRETARIA DA AGRICULTURA E ABASTECIMENTO DO ESTADO PARA A INSTALAÇÃO DA INSPETORIA VETERINÁRIA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/145/lei-258-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/145/lei-258-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM A UCPEL – UNIVERSIDADE CATÓLICA DE PELOTAS</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/146/lei-259-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/146/lei-259-01.pdf</t>
   </si>
   <si>
     <t>TRANSFERE AS DESPESAS COM O POÇO PROFUNDO DO PASSO DO SANTANA PARA A REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/147/lei-260-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/147/lei-260-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 8º E 28, DA LEI MUNICIPAL Nº131/98, DE 29 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/148/lei-261-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/148/lei-261-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DO ESTÁGIO PROPATÓRIO DE QUE TRATA O 4º DO ART. 41 DA CONSTITUIÇÃO FEDERAL, COM A REDAÇÃO DADA PELA EC Nº19-98, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/149/lei-262-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/149/lei-262-01.pdf</t>
   </si>
   <si>
     <t>PRORROGA A CONTRATAÇÃO DE PROFESSORES</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/150/lei-264-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/150/lei-264-01.pdf</t>
   </si>
   <si>
     <t>APROVA CONVÊNIO ENTRE OS MUNICÍPIOS INTEGRANTES DO POLO RODOVIÁRIO DE PELOTAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/151/lei-265-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/151/lei-265-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA DO PRÉDIO DA ESCOLA MUNICIPAL SANTO ANTÔNIO PARA A COMUNIDADE DO PASSO DOS AIRES</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/152/lei-266-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/152/lei-266-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/153/lei-267-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/153/lei-267-01.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/154/lei-268-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/154/lei-268-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 21.000,00 PARA A AQUISIÇÃO DE 01 VEICULO UTILITÁRIO PARA TRANSPORTE DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/155/lei-269-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/155/lei-269-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE DENTISTA EM CARÁTER EMERGÊNCIAL DE EXCEPCIONAL INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/156/lei-270-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/156/lei-270-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALUGAR IMÓVEL PARA A BIBLIOTECA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/157/lei-271-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/157/lei-271-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º, DA LEI MUNICIPAL Nº 263/2001, DE 21 JUNHO DE 2001</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/158/lei-273-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/158/lei-273-01.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BANDEIRA COMO SÍMBOLO OFICIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/159/lei-275-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/159/lei-275-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL DE 20% (VINTE POR CENTO) AO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/160/lei-276-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/160/lei-276-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA DO PRÉDIO DA ESCOLA MUNICIPAL ALFREDO DIAS PARA A SENHORA NEUZA MARIA LIMA DE AVILA</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/161/lei-277-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/161/lei-277-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 215/2000, QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO 2001, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/162/lei-278-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/162/lei-278-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 16.500,00 PARA A AQUISIÇÃO DE VEÍCULO PARA SEC. SAÚDE.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/163/lei-279-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/163/lei-279-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2º E O INCISO III DO ARTIGO 3º, DA LEI Nº 273/2001, DE 23 JULHO DE 2001</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/164/lei-280-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/164/lei-280-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PRESTADOR DE SERVIÇO DE EXCEPCIONAL  INTERESSE PÚBLICO PELO PRAZO DE 180 DIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/165/lei-281-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/165/lei-281-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A UNIVERSIDADE FEDEREAL DE PELOTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/166/lei-282-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/166/lei-282-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALUGAR IMÓVEL PARA ABRIGAR A PASTORAL DA SAÚDE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/167/lei-285-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/167/lei-285-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPARCELAR A DÍVIDA COM O INSS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/168/lei-286-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/168/lei-286-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA DO PRÉDIO DA ESCOLA MUNICIPAL EMERNCIANO DOS SANTOS PARA A COMUNIDADE NOSSA SENHORA DA GLÓRIA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/169/lei-287-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/169/lei-287-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ALIMENTAÇÃO PARA ATENDIMENTO DE FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/170/lei-288-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/170/lei-288-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CERRITO PARA O PERÍODO DE 2002 A 2005</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/171/lei-290-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/171/lei-290-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O LAR SÃO FRANCISCO DE ASSIS – PEDRO OSÓRIO – RS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/172/lei-291-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/172/lei-291-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DO PRÉDIO DA ESCOLA MUNICIPAL TIRADENTES POR TIJOLOS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/173/lei-294-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/173/lei-294-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALUGAR QUADRA POLIESPORTIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/174/lei-295-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/174/lei-295-01.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE FISCAL SANITÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/175/lei-296-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/175/lei-296-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR MATERIAL RESTANTE DO PRÉDIO DA ESCOLA MUNICIPAL EULÁLIA VIEIRA POR TIJOLOS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/176/lei-297-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/176/lei-297-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL AUMENTAR A CARGA HORÁRIA DO DENTISTA DA SEDE</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/177/lei-298-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/177/lei-298-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM COMODATO PEQUENAS PROPRIEDADES RURAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/178/lei-299-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/178/lei-299-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR TERMO DE COMODATO COM O ESPORTE CLUBE CONCÓRDIA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/179/lei-300-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/179/lei-300-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CERRITO PARA O EXERCÍCIO DE 2002</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/180/lei-301-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/180/lei-301-01.pdf</t>
   </si>
   <si>
     <t>REAVALIA O PADRÃO DO CARGO E O VENCIMENTO DO ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/181/lei-302-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/181/lei-302-01.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE ENFERMEIRO PADRÃO</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/182/lei-303-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/182/lei-303-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR O PRÉDIO DA ESCOLA MUNICIPAL OLGA MARTINS DOS SANTOS POR SEIS MIL TIJOLOS FURADOS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/183/lei-304-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/183/lei-304-01.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONSTRUÇÃO DE RESIDÊNCIAS DECRETANDO ÁREA NÃO EDIFICÁVEL</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/184/lei-305-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/184/lei-305-01.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE TÉCNICO EM CONTABILIDADE</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/185/lei-306-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/185/lei-306-01.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2002</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/186/lei-307-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/186/lei-307-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR CARGO DE DIRETOR DA JUNTA DE SERVIÇO MILITAR E DO POSTO DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/187/lei-309-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/187/lei-309-01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CORREÇÃO PARA O IPTU EM 9,15% PARA O EXERCÍCIO DE 2002 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/188/lei-311-01.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/188/lei-311-01.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ATIVIDADES INSALUBRES E PERIGOSAS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1308,68 +1308,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/112/lei-218-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/113/lei-219-01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/114/lei-220-01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/115/lei-221-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/116/lei-222-01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/117/lei-223-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/118/lei-224-01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/119/lei-226-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/120/lei-230-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/121/lei-231-01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/122/lei-232-01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/123/lei-233-01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/124/lei-234-01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/125/lei-235-01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/126/lei-236-01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/127/lei-237-01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/128/lei-238-01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/129/lei-239-01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/130/lei-240-01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/131/lei-241-01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/132/lei-244-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/133/lei-245-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/134/lei-246-01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/135/lei-247-01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/136/lei-248-01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/137/lei-249-01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/138/lei-250-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/139/lei-252-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/140/lei-253-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/141/lei-254-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/142/lei-255-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/143/lei-256-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/144/lei-257-01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/145/lei-258-01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/146/lei-259-01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/147/lei-260-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/148/lei-261-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/149/lei-262-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/150/lei-264-01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/151/lei-265-01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/152/lei-266-01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/153/lei-267-01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/154/lei-268-01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/155/lei-269-01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/156/lei-270-01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/157/lei-271-01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/158/lei-273-01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/159/lei-275-01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/160/lei-276-01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/161/lei-277-01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/162/lei-278-01.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/163/lei-279-01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/164/lei-280-01.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/165/lei-281-01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/166/lei-282-01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/167/lei-285-01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/168/lei-286-01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/169/lei-287-01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/170/lei-288-01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/171/lei-290-01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/172/lei-291-01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/173/lei-294-01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/174/lei-295-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/175/lei-296-01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/176/lei-297-01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/177/lei-298-01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/178/lei-299-01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/179/lei-300-01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/180/lei-301-01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/181/lei-302-01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/182/lei-303-01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/183/lei-304-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/184/lei-305-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/185/lei-306-01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/186/lei-307-01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/187/lei-309-01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/188/lei-311-01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/112/lei-218-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/113/lei-219-01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/114/lei-220-01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/115/lei-221-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/116/lei-222-01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/117/lei-223-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/118/lei-224-01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/119/lei-226-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/120/lei-230-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/121/lei-231-01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/122/lei-232-01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/123/lei-233-01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/124/lei-234-01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/125/lei-235-01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/126/lei-236-01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/127/lei-237-01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/128/lei-238-01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/129/lei-239-01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/130/lei-240-01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/131/lei-241-01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/132/lei-244-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/133/lei-245-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/134/lei-246-01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/135/lei-247-01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/136/lei-248-01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/137/lei-249-01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/138/lei-250-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/139/lei-252-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/140/lei-253-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/141/lei-254-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/142/lei-255-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/143/lei-256-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/144/lei-257-01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/145/lei-258-01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/146/lei-259-01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/147/lei-260-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/148/lei-261-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/149/lei-262-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/150/lei-264-01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/151/lei-265-01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/152/lei-266-01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/153/lei-267-01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/154/lei-268-01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/155/lei-269-01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/156/lei-270-01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/157/lei-271-01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/158/lei-273-01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/159/lei-275-01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/160/lei-276-01.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/161/lei-277-01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/162/lei-278-01.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/163/lei-279-01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/164/lei-280-01.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/165/lei-281-01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/166/lei-282-01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/167/lei-285-01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/168/lei-286-01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/169/lei-287-01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/170/lei-288-01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/171/lei-290-01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/172/lei-291-01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/173/lei-294-01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/174/lei-295-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/175/lei-296-01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/176/lei-297-01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/177/lei-298-01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/178/lei-299-01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/179/lei-300-01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/180/lei-301-01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/181/lei-302-01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/182/lei-303-01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/183/lei-304-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/184/lei-305-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/185/lei-306-01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/186/lei-307-01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/187/lei-309-01.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2001/188/lei-311-01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="176.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>