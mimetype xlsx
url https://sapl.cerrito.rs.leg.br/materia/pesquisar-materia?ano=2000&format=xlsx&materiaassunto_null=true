--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -51,483 +51,483 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/233/lei-180-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/233/lei-180-00.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 7.500,00 E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/234/lei-181-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/234/lei-181-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO EMERGENCIAL</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/235/lei-182-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/235/lei-182-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE COMODATOS COM A COMUNIDADES DO INTERIOR</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/236/lei-183-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/236/lei-183-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE UM TERRENO COM ÁREA TOTAL DE 235,00 m2, PELO VALOR DA DIVIDA DE CALÇAMENTO DO SR. SANTO ALBERTO DO COUTO COLVARA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/237/lei-184-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/237/lei-184-00.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO DE R$ 105.00 CENTO E CINCO REAIS AO COMITÊ PRÓ-DESENVOLVIMENTO DA FRUTICULTURA METADE SUL</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/238/lei-185-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/238/lei-185-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA UM CONTRATO DE COMODATO DO PRÉDIO DA ESCOLA MUNICIPAL JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/239/lei-186-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/239/lei-186-00.pdf</t>
   </si>
   <si>
     <t>CONCEDE BOLSA DE ESTUDOS A PROFESSORES MUNICIPAIS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/240/lei-187-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/240/lei-187-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFESSORES E FUNCIONÁRIOS PELO PRADEM</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/241/lei-188-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/241/lei-188-00.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE DIVIDA ATIVA E IMPOSTO PREDIAL E TERRITORIAL URBANO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/242/lei-189-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/242/lei-189-00.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL À FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, ATIVOS E INATIVOS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/243/lei-190-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/243/lei-190-00.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 17º da Lei n. " 139/99 de 28 de Abril de 1999</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/244/lei-191-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/244/lei-191-00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Empréstimo de uma Casa até o dia 31 de Dezembro de 2000 para o Sr. Paulo Roni IIuckembeck</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/245/lei-192-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/245/lei-192-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO EMERGENCIAL DE FUNCIONÁRIOS POR MOTIVO DA ANULAÇÃO DO CONCURSO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/246/lei-193-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/246/lei-193-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE UM IMÓVEL SITUADO A AV. FLORES DA CUNHA, 440 COM ÁREA TOTAL DE 633,37 m²</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/247/lei-194-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/247/lei-194-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO E CONTRATO COM O GOVERNO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/248/lei-195-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/248/lei-195-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DO PRÉDIO DA ESCOLA TIRADENTES ATÉ O DIA 31 DE DEZEMBRO DE 2000 PARA O SR. AVANI PAIVA LUIZ.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/249/lei-196-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/249/lei-196-00.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE APOSENTADORIA E PENSÃO DO SERVIDOR - FAPS. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/250/lei-197-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/250/lei-197-00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/251/lei-198-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/251/lei-198-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DO PRÉDIO DA ESCOLA MUNICIPAL EULÁLIA RODRIGUES VIEIRA ATÉ O DIA 31 DE DEZEMBRO DE 2000 PARA A SRA. GLEIVA REGINA VIEIRA OLIVEIRA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/252/lei-199-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/252/lei-199-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMITIR ESTAGIÁRIO ATÉ O DIA 31 DE DEZEMBRO DE 2000</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/253/lei-200-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/253/lei-200-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DO PRÉDIO DA ESCOLA MUNICIPAL VISCONDE DE MAUA ATÉ O DIA 31 DE DEZEMBRO DE 2000 PARA O SRA. GICELDA DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/254/lei-201-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/254/lei-201-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE UM TERRENO COM ÁREA TOTAL DE 750,50mt² NO VALOR DE R$ 2.000,00 E DOA-LO PARA A PASTORAL DA SAÚDE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/255/lei-202-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/255/lei-202-00.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE CERRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/256/lei-203-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/256/lei-203-00.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CERRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/257/lei-204-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/257/lei-204-00.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DOS VEREADORES DO MUNICÍPIO DE CERRITO PARA A LEGISLATURA 2001/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/258/lei-205-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/258/lei-205-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMUTAR TIJOLOS POR TERRENO COM BENFEITORIAS COM O SR. CLABE MORVAN TELES DE SOUZA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/259/lei-206-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/259/lei-206-00.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º, 3º E § 4º DO ART. 3º DA LEI Nº 039/97 DE 08 DE JULHO DE 1997, QUE CRIA O CONSELHO / MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DO CERRITO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/260/lei-207-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/260/lei-207-00.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À RUA</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/261/lei-209-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/261/lei-209-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR UMA CAMIONETA, QUE SERVIRÁ DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/262/lei-210-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/262/lei-210-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM TERRENO COM ÁREA TOTAL DE 537,73 m²,  PARA A IGREJA EVANGÉLICA LUTERANA DA CRUZ.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/263/lei-211-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/263/lei-211-00.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 26.659,00 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/264/lei-212-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/264/lei-212-00.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 9.303,50 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/265/lei-213-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/265/lei-213-00.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A COMPRAR UM PRÉDIO DE ALVENARIA, LOCALIZADO NA AV. FLORES DA CUNHA, 440 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/266/lei-214-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/266/lei-214-00.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/267/lei-215-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/267/lei-215-00.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2001, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/268/lei-216-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/268/lei-216-00.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 20, DA LEI N° 131/98 DE 299 DE DEZEMBRO DE 1998</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/269/lei-217-00.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/269/lei-217-00.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -834,68 +834,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/233/lei-180-00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/234/lei-181-00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/235/lei-182-00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/236/lei-183-00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/237/lei-184-00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/238/lei-185-00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/239/lei-186-00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/240/lei-187-00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/241/lei-188-00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/242/lei-189-00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/243/lei-190-00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/244/lei-191-00.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/245/lei-192-00.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/246/lei-193-00.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/247/lei-194-00.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/248/lei-195-00.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/249/lei-196-00.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/250/lei-197-00.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/251/lei-198-00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/252/lei-199-00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/253/lei-200-00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/254/lei-201-00.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/255/lei-202-00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/256/lei-203-00.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/257/lei-204-00.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/258/lei-205-00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/259/lei-206-00.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/260/lei-207-00.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/261/lei-209-00.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/262/lei-210-00.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/263/lei-211-00.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/264/lei-212-00.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/265/lei-213-00.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/266/lei-214-00.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/267/lei-215-00.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/268/lei-216-00.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/269/lei-217-00.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/233/lei-180-00.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/234/lei-181-00.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/235/lei-182-00.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/236/lei-183-00.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/237/lei-184-00.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/238/lei-185-00.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/239/lei-186-00.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/240/lei-187-00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/241/lei-188-00.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/242/lei-189-00.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/243/lei-190-00.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/244/lei-191-00.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/245/lei-192-00.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/246/lei-193-00.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/247/lei-194-00.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/248/lei-195-00.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/249/lei-196-00.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/250/lei-197-00.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/251/lei-198-00.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/252/lei-199-00.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/253/lei-200-00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/254/lei-201-00.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/255/lei-202-00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/256/lei-203-00.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/257/lei-204-00.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/258/lei-205-00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/259/lei-206-00.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/260/lei-207-00.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/261/lei-209-00.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/262/lei-210-00.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/263/lei-211-00.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/264/lei-212-00.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/265/lei-213-00.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/266/lei-214-00.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/267/lei-215-00.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/268/lei-216-00.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/2000/269/lei-217-00.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>