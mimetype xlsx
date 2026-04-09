--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -51,576 +51,576 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/189/lei-132-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/189/lei-132-99.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DO CERRITO, RS, PARA EXERCÍCIO DE 1999</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/190/lei-133-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/190/lei-133-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRORROGAÇÃO DOS CONTRATOS EMERGENCIAIS</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/191/lei-134-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/191/lei-134-99.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO ARTIGO 1º DA LEI Nº 025/97, DE 02 DE ABRIL DE 1997, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR UM TERMO DE COMODATO DE CEDÊNCIA DE PRÉDIO, COM O SR. ADÃO ORLANDO ALVES.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/192/lei-135-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/192/lei-135-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR UM TERMO DE COMODATO COM O ESPORTE CLUBE CONCÓRDIA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/193/lei-136-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/193/lei-136-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO COM O SR. FLAVIO BENTO, A RESPEITO DA LIGAÇÃO DO SISTEMA DE ANTENAS DE TRANSMISSÃO DE CANAIS DE TELEVISÃO NA LOCALIDADE DO CERRO PELADO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/194/lei-137-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/194/lei-137-99.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 10.000,00 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/195/lei-138-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/195/lei-138-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EMERGENCIALMENTE UM MÉDICO VETERINÁRIO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/196/lei-139-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/196/lei-139-99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/197/lei-140-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/197/lei-140-99.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE CERRITO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/198/lei-141-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/198/lei-141-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCURSO PÚBLICO PARA AS VAGAS EXISTENTES CONFORME LEI 131/98 E DETERMINA OS VALORES A SEREM COBRADOS PARA AS INSCRIÇÕES.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/199/lei-142-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/199/lei-142-99.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE DOMÉSTICA, PEDREIRO E AUXILIAR ADMINISTRATIVO</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/200/lei-143-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/200/lei-143-99.pdf</t>
   </si>
   <si>
     <t>CRIA A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES JARI E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL À FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/202/lei-145-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/202/lei-145-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A VENDER O TERRENO E O PRÉDIO ONDE FUNCIONA A ESCOLA D. PEDRO II, NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/203/lei-146-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/203/lei-146-99.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO DE DOADORES DE SANGUE DO MUNICÍPIO DE CERRITO E DÁ INCENTIVOS</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/204/lei-147-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/204/lei-147-99.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2 DA LEI Nº 048/97, DE 08 DE AGOSTO DE 1997, QUE ISENTA DO PAGAMENTO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/205/lei-148-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/205/lei-148-99.pdf</t>
   </si>
   <si>
     <t>ALTEROU O GRAU DE INSTRUÇÃO PARA PROVIMENTO DO CARGO DE ATENDENTE DE FARMÁCIA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/206/lei-149-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/206/lei-149-99.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PROFESSOR PARA ATUAR EM CLASSES DE EDUCAÇÃO ESPECIAIS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/207/lei-150-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/207/lei-150-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PRORROGAR CONVÊNIO COM A UNIMED.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/208/lei-151-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/208/lei-151-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR PERFIS METÁLICOS POR CIMENTO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/209/lei-152-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/209/lei-152-99.pdf</t>
   </si>
   <si>
     <t>CONCEDE BOLSA DE ESTUDOS A PROFESSORES MUNICIPAIS</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/210/lei-153-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/210/lei-153-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABASTECER VEÍCULO DA CEEE</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/211/lei-154-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/211/lei-154-99.pdf</t>
   </si>
   <si>
     <t>ALTERA A INSTRUÇÃO PARA PROVIMENTO DO CARGO DE ELETRICISTA</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/212/lei-155-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/212/lei-155-99.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL DE CERRITO O TROFÉU DESTAQUE NA ÁREA DE INDÚSTRIA, COMÉRCIO, AGROPECUÁRIA E OUTROS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/213/lei-156-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/213/lei-156-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMUTAR MATERIAIS DE CONSTRUÇÃO DE MÃO DE OBRA, POR SERVIÇOS PRESTADOS DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/214/lei-157-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/214/lei-157-99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DA VALORIZAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/215/lei-158-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/215/lei-158-99.pdf</t>
   </si>
   <si>
     <t>CONTRATA EMERGENCIALMENTE, UMA SERVENTE</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/216/lei-159-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/216/lei-159-99.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO - CONTUR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/217/lei-160-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/217/lei-160-99.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 18.500,00, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/218/lei-161-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/218/lei-161-99.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/219/lei-162-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/219/lei-162-99.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO HABITACIONAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/220/lei-163-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/220/lei-163-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DO PRÉDIO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DR. JACQUES DA ROSA MACHADO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/221/lei-165-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/221/lei-165-99.pdf</t>
   </si>
   <si>
     <t>DESIGNA O NOME DO PROF. NELSON ABOTT DE FREITAS À BIBLIOTECA PÚBLICA MUNICIPAL DE CERRITO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>DISPÕE LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/223/lei-167-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/223/lei-167-99.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BRASÃO DE ARMAS DO MUNICÍPIO DE CERRITO</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/224/lei-168-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/224/lei-168-99.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 20.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/225/lei-169-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/225/lei-169-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/226/lei-170-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/226/lei-170-99.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 50.223,20 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/227/lei-172-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/227/lei-172-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONTRATO COM O ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/1165/lei_173-99_p1.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/1165/lei_173-99_p1.pdf</t>
   </si>
   <si>
     <t>CODIGO TRIBUTÁRIO MUNICIPAL PARTE 1</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/228/lei-174-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/228/lei-174-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EMPRÉSTIMO COM O FAPS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/229/lei-175-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/229/lei-175-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE UM TERRENO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/230/lei-176-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/230/lei-176-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO E CONTRATO COM O ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/231/lei-178-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/231/lei-178-99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM TERRENO COM ÁREA TOTAL DE 238,88 m2, AO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/232/lei-179-99.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/232/lei-179-99.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CERRITO, RS, PARA O EXERCÍCIO DE 2000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,67 +927,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/189/lei-132-99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/190/lei-133-99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/191/lei-134-99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/192/lei-135-99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/193/lei-136-99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/194/lei-137-99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/195/lei-138-99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/196/lei-139-99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/197/lei-140-99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/198/lei-141-99.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/199/lei-142-99.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/200/lei-143-99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/202/lei-145-99.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/203/lei-146-99.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/204/lei-147-99.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/205/lei-148-99.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/206/lei-149-99.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/207/lei-150-99.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/208/lei-151-99.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/209/lei-152-99.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/210/lei-153-99.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/211/lei-154-99.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/212/lei-155-99.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/213/lei-156-99.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/214/lei-157-99.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/215/lei-158-99.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/216/lei-159-99.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/217/lei-160-99.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/218/lei-161-99.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/219/lei-162-99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/220/lei-163-99.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/221/lei-165-99.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/223/lei-167-99.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/224/lei-168-99.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/225/lei-169-99.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/226/lei-170-99.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/227/lei-172-99.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/1165/lei_173-99_p1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/228/lei-174-99.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/229/lei-175-99.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/230/lei-176-99.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/231/lei-178-99.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/232/lei-179-99.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/189/lei-132-99.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/190/lei-133-99.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/191/lei-134-99.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/192/lei-135-99.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/193/lei-136-99.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/194/lei-137-99.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/195/lei-138-99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/196/lei-139-99.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/197/lei-140-99.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/198/lei-141-99.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/199/lei-142-99.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/200/lei-143-99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/202/lei-145-99.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/203/lei-146-99.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/204/lei-147-99.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/205/lei-148-99.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/206/lei-149-99.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/207/lei-150-99.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/208/lei-151-99.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/209/lei-152-99.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/210/lei-153-99.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/211/lei-154-99.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/212/lei-155-99.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/213/lei-156-99.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/214/lei-157-99.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/215/lei-158-99.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/216/lei-159-99.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/217/lei-160-99.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/218/lei-161-99.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/219/lei-162-99.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/220/lei-163-99.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/221/lei-165-99.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/223/lei-167-99.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/224/lei-168-99.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/225/lei-169-99.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/226/lei-170-99.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/227/lei-172-99.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/1165/lei_173-99_p1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/228/lei-174-99.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/229/lei-175-99.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/230/lei-176-99.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/231/lei-178-99.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1999/232/lei-179-99.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>