--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -48,375 +48,375 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/76/lei-076-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/76/lei-076-98.pdf</t>
   </si>
   <si>
     <t>Transforma parte de bem de uso comum do povo em bem de uso especial e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/77/lei-077-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/77/lei-077-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a pagar despesas de passagens, refeições, recepção e hospedagem, de convidados oficiais do município de Cerrito e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/78/lei-078-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/78/lei-078-98.pdf</t>
   </si>
   <si>
     <t>Define o calendário de eventos do município de Cerrito para o ano de 1998, autoriza o poder executivo a realizar despesas na organização destes eventos e / dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/79/lei-079-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/79/lei-079-98.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar e reduz dotações no valor de R$ 7.340,00 e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/80/lei-080-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/80/lei-080-98.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do artigo 3º, da Lei nº 006/97, de 29 Janeiro de 1997, que cria o conselho municipal de saúde de Cerrito.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/81/lei-081-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/81/lei-081-98.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º caput e do artigo 6º, da Lei nº 009/97, de 14 de Fevereiro de 1997, que cria o fundo municipal de assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/82/lei-082-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/82/lei-082-98.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º, incisos I, II, III e IV e parágrafo terceiro da Lei nº 008/97, de 14 de Fevereiro de 1997, que cria o conselho municipal de assistência social e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/83/lei-083-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/83/lei-083-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a firmar convênio com o estado do Rio Grande do Sul.  Através da Secretaria Estadual de Justiça e segurança com a interveniência da Brigada Militar e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/84/lei-085-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/84/lei-085-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a admitir estagiário pelo prazo de 6 meses.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/85/lei-086-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/85/lei-086-98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de tributos municipais da área do Camping municipal, de propriedade da senhora Iara Regina Souza dos Reis.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/86/lei-087-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/86/lei-087-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar emergencialmente professores e serventes.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/87/lei-088-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/87/lei-088-98.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, através de financiamento, a senhora Nilma Madruga Pereira, para tratamento de saúde.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/88/lei-089-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/88/lei-089-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar convênio com o Estado do Rio Grande do Sul, através da secretaria da agricultura e abastecimento, para o subprojeto troca-troca de calcário.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/89/lei-090-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/89/lei-090-98.pdf</t>
   </si>
   <si>
     <t>Define o ciclo de palestras sobre produção leiteira e alternativas para pequena propriedade rural e primeira mostra de gado Jersey rústico como eventos oficiais do município de Cerrito e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/90/lei-091-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/90/lei-091-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar um terreno para a construção do posto de saúde e dá outra providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/91/lei-092-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/91/lei-092-98.pdf</t>
   </si>
   <si>
     <t>Prorroga a contratação emergencial da enfermeira por quatro meses.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/92/lei-093-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/92/lei-093-98.pdf</t>
   </si>
   <si>
     <t>Prorroga a contratação emergencial de seis auxiliares administrativos por quatro meses</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/93/lei-094-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/93/lei-094-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a realizar operações de crédito com fundo de investimentos urbanos - FUNDURBANO / RS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/94/lei-095-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/94/lei-095-98.pdf</t>
   </si>
   <si>
     <t>Prorroga a contratação emergencial de Quinze operários por dois meses</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/95/lei-097-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/95/lei-097-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar um terreno para a construção do escritório da CEEE.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/96/lei-098-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/96/lei-098-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a doar um terreno para construção do posto de saúde</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/97/lei-099-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/97/lei-099-98.pdf</t>
   </si>
   <si>
     <t>Cria a biblioteca pública municipal de Cerrito/RS e da outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/98/lei-100-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/98/lei-100-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar quinze operários emergencialmente.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/99/lei-101-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/99/lei-101-98.pdf</t>
   </si>
   <si>
     <t>Cria cargos de operário</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/100/lei-102-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/100/lei-102-98.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de um auxiliar administrativo</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/101/lei-103-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/101/lei-103-98.pdf</t>
   </si>
   <si>
     <t>Cria um cargo de auxiliar administrativo</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/102/lei-104-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/102/lei-104-98.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial de 10% aos funcionários em geral ativos e inativos, Prefeito, Vice- Prefeito e Vereadores</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/103/lei-105-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/103/lei-105-98.pdf</t>
   </si>
   <si>
     <t>Institui fundo de aposentadoria e pensão do servidor FAPS, e da outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/104/lei-106-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/104/lei-106-98.pdf</t>
   </si>
   <si>
     <t>Abre credito especial no valor de R$ 90.000,00 e da outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/105/lei-107-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/105/lei-107-98.pdf</t>
   </si>
   <si>
     <t>Define o projeto floresce Cerrito, de educação e reflorestamento ambiental, como evento oficial do Município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/106/lei-108-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/106/lei-108-98.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de R$ 5000,00 e da outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/107/lei-109-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/107/lei-109-98.pdf</t>
   </si>
   <si>
     <t>Cria o regulamento de recebimento de doações de material bibliográfico da biblioteca pública municipal de Cerrito.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/108/lei-110-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/108/lei-110-98.pdf</t>
   </si>
   <si>
     <t>Cria o regulamento do serviço de empréstimo a domicilio, do material Bibliográfico da biblioteca pública municipal de Cerrito.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/109/lei-112-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/109/lei-112-98.pdf</t>
   </si>
   <si>
     <t>Cria regimento interno da biblioteca pública municipal de Cerrito.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/110/lei-113-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/110/lei-113-98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual de Governo do Município, para o período de 1998 a 2001</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/111/lei-114-98.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/111/lei-114-98.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a Celebrar convênio com a companhia estadual de energia elétrica CEEE para implementação do projeto de edificação do sistema de iluminação pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/76/lei-076-98.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/77/lei-077-98.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/78/lei-078-98.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/79/lei-079-98.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/80/lei-080-98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/81/lei-081-98.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/82/lei-082-98.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/83/lei-083-98.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/84/lei-085-98.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/85/lei-086-98.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/86/lei-087-98.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/87/lei-088-98.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/88/lei-089-98.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/89/lei-090-98.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/90/lei-091-98.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/91/lei-092-98.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/92/lei-093-98.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/93/lei-094-98.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/94/lei-095-98.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/95/lei-097-98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/96/lei-098-98.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/97/lei-099-98.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/98/lei-100-98.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/99/lei-101-98.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/100/lei-102-98.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/101/lei-103-98.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/102/lei-104-98.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/103/lei-105-98.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/104/lei-106-98.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/105/lei-107-98.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/106/lei-108-98.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/107/lei-109-98.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/108/lei-110-98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/109/lei-112-98.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/110/lei-113-98.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/111/lei-114-98.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/76/lei-076-98.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/77/lei-077-98.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/78/lei-078-98.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/79/lei-079-98.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/80/lei-080-98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/81/lei-081-98.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/82/lei-082-98.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/83/lei-083-98.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/84/lei-085-98.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/85/lei-086-98.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/86/lei-087-98.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/87/lei-088-98.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/88/lei-089-98.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/89/lei-090-98.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/90/lei-091-98.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/91/lei-092-98.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/92/lei-093-98.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/93/lei-094-98.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/94/lei-095-98.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/95/lei-097-98.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/96/lei-098-98.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/97/lei-099-98.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/98/lei-100-98.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/99/lei-101-98.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/100/lei-102-98.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/101/lei-103-98.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/102/lei-104-98.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/103/lei-105-98.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/104/lei-106-98.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/105/lei-107-98.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/106/lei-108-98.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/107/lei-109-98.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/108/lei-110-98.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/109/lei-112-98.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/110/lei-113-98.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1998/111/lei-114-98.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="186.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>