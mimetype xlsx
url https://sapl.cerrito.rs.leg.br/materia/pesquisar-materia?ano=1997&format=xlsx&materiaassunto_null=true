--- v0 (2026-02-23)
+++ v1 (2026-05-25)
@@ -51,720 +51,720 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/3/lei-organica-000-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/3/lei-organica-000-97.pdf</t>
   </si>
   <si>
     <t>Lei Orgânica 000-1997</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/4/organiza-a-estrutura-da-prefeitura-de-cerrito-001-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/4/organiza-a-estrutura-da-prefeitura-de-cerrito-001-97.pdf</t>
   </si>
   <si>
     <t>Organiza a estrutura do Município de Cerrito</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/5/or-a-a-receita-e-fixa-a-despesa-do-munic-pio-de-ce_vaOCgdU.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/5/or-a-a-receita-e-fixa-a-despesa-do-munic-pio-de-ce_vaOCgdU.pdf</t>
   </si>
   <si>
     <t>Orça a receita e fixa a despesa do Município de Cerrito 002-97</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/6/cria-cargos-de-provimento-em-comiss-o-do-munic-pio_dVuAP3m.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/6/cria-cargos-de-provimento-em-comiss-o-do-munic-pio_dVuAP3m.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento em comissão do Município de Cerrito e suas respectivas remunerações 003-97</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/7/fixa-o-valor-di-rias-e-ajudas-custo-do-prefeito-vi_vTsuP9Z.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/7/fixa-o-valor-di-rias-e-ajudas-custo-do-prefeito-vi_vTsuP9Z.pdf</t>
   </si>
   <si>
     <t>Fixa o valor das diárias e ajudas de custo do Prefeito, Vice-Prefeito e servidores em geral do Município. 004-97</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/8/institui-as-normas-para-a-concess-o-de-aux-lios-e-_4xtVu7v.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/8/institui-as-normas-para-a-concess-o-de-aux-lios-e-_4xtVu7v.pdf</t>
   </si>
   <si>
     <t>Institui as normas para a concessão de auxílios e subvenções e dá outras providências. 005-97</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/9/cria-o-conselho-municipal-de-sa-de-e-d-outras-prov_dv7CahQ.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/9/cria-o-conselho-municipal-de-sa-de-e-d-outras-prov_dv7CahQ.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saúde e dá outras providências. 006/97</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/10/cria-o-conselho-municipal-de-sa-de-e-d-outras-pro_gMI5Gaj.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/10/cria-o-conselho-municipal-de-sa-de-e-d-outras-pro_gMI5Gaj.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saúde e dá outras providências. 007-97</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/11/cria-o-conselho-municipal-de-assist-ncia-social-e_o2DUkac.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/11/cria-o-conselho-municipal-de-assist-ncia-social-e_o2DUkac.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Assistência Social e dá outras providências 008/97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/12/cria-o-fundo-municipal-de-assist-ncia-social-e-d-_wYA03SA.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/12/cria-o-fundo-municipal-de-assist-ncia-social-e-d-_wYA03SA.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Assistência Social e dá outras providências 009/97</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/13/cria-o-conselho-municipal-de-desenvolvimento-agro_ib63f0f.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/13/cria-o-conselho-municipal-de-desenvolvimento-agro_ib63f0f.pdf</t>
   </si>
   <si>
     <t>Cria o conselho Municipal de desenvolvimento agropecuário e dá providências 010/97</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/14/disp-e-cria-o-fundo-municipal-desenvolvimento-agr_dhICZUO.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/14/disp-e-cria-o-fundo-municipal-desenvolvimento-agr_dhICZUO.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo Municipal de Desenvolvimento agropecuário e dá outras providências. 011/97</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/15/cria-cargos-de-dom-sticas-012-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/15/cria-cargos-de-dom-sticas-012-97.pdf</t>
   </si>
   <si>
     <t>Cria cargos de domésticas 012/97</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/16/lei-013-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/16/lei-013-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a contratar emergencialmente</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/17/lei-014-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/17/lei-014-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inscrição do INSS, dos ocupantes em cargo em comissão e dos contratados emergencialmente</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/18/lei-015-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/18/lei-015-97.pdf</t>
   </si>
   <si>
     <t>Cria cargo de médico veterinário padrão 10</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/19/lei-016-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/19/lei-016-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar um médico veterinário emergencialmente.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/20/lei-017-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/20/lei-017-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir um automóvel ou uma camionete e uma Kombi.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/21/lei-018-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/21/lei-018-97.pdf</t>
   </si>
   <si>
     <t>Cria cargos de professor e doméstica</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/22/lei-019-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/22/lei-019-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de professores e domésticas em carácter emergencial.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/23/lei-020-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/23/lei-020-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação emergencial de auxiliares administrativos.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/24/lei-021-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/24/lei-021-97.pdf</t>
   </si>
   <si>
     <t>Cria cargos de auxiliar administrativo</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/25/lei-022-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/25/lei-022-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar 15 operários emergencialmente.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/26/lei-023-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/26/lei-023-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a assinar convênio, para atendimento médico e hospitalar aos funcionários, prefeito, vice-prefeito e vereadores.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/27/lei-024-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/27/lei-024-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar 15 cargos de operário padrão 1.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/28/lei-025-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/28/lei-025-97.pdf</t>
   </si>
   <si>
     <t>Autorizar o poder executivo municipal a assinar um termo de comodato de cedência de prédio, com o Senhor Adão Orlando Alves.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/29/lei-027-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/29/lei-027-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a assinar termo de cooperação com a União.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/30/lei-028-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/30/lei-028-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a comprar um terreno.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/31/lei-029-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/31/lei-029-97.pdf</t>
   </si>
   <si>
     <t>Fixa o valor das diárias, do Prefeito e Vice-Prefeito, servidores municipais, em viagens para o exterior.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/32/lei-030-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/32/lei-030-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a assinar convênios.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/33/lei-031-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/33/lei-031-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição de comissões comunitárias de serviços públicos domiciliares e o recebimento da cota de participação voluntária para manutenção e ampliação do serviço de iluminação pública domiciliar.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/34/lei-032-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/34/lei-032-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a assinar convênio com o Tribunal Regional Eleitoral do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/35/lei-033-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/35/lei-033-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratar uma enfermeira padrão emergencialmente.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/36/lei-034-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/36/lei-034-97.pdf</t>
   </si>
   <si>
     <t>Cria cargo de enfermeira padrão.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/37/lei-035-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/37/lei-035-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a assinar convênio com a EMATER/RS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/38/lei-036-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/38/lei-036-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a contratar empresa ou profissionais para atendimento médico na cidade e no interior do município.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/39/lei-037-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/39/lei-037-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a lei de diretrizes orçamentárias para o exercicio de 1997, e da outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/40/lei-038-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/40/lei-038-97.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo para contratação emergencial e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/41/lei-039-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/41/lei-039-97.pdf</t>
   </si>
   <si>
     <t>Cria conselho municipal de alimentação escolar do município do Cerrito e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/42/lei-040-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/42/lei-040-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a firmar convênio com a CEE e a ceder um funcionário e uma sala para o funcionamento de um posto de atendimento.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/43/lei-041-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/43/lei-041-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a emprestar as máquinas de terraplanagem ou veículos para efetuarem serviços a munícipes.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/44/lei-042-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/44/lei-042-97.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei número 014/97 de 19 de Fevereiro de 1997.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/45/lei-043-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/45/lei-043-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a assinar convênio com a Universidade Federal de Pelotas</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/46/lei-044-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/46/lei-044-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do Cerrito a integrar consórcio intermunicipal com os municípios de Pedro Osório, Capão do Leão, Morro Redondo e outros, visando o recebimento por empréstimo, a utilização e administração de bens e equipamentos.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/47/lei-045-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/47/lei-045-97.pdf</t>
   </si>
   <si>
     <t>Denominação de rua em Vila Freire</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/48/lei-047-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/48/lei-047-97.pdf</t>
   </si>
   <si>
     <t>Denominação de Ruas e praças em Vila Freire</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/49/lei-048-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/49/lei-048-97.pdf</t>
   </si>
   <si>
     <t>Isenta do Pagamento dos tributos municipais.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/50/lei-049-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/50/lei-049-97.pdf</t>
   </si>
   <si>
     <t>Regulamenta os serviços publicitários móveis</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/51/lei-050-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/51/lei-050-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a participar do programa pro 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/52/lei-051-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/52/lei-051-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do prédio da Escola Vera Cruz, localizada junto a BR-293</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/53/lei-052-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/53/lei-052-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferir para as comunidades de vila Freire e do Alto Alegre a distribuição de água naquelas localidades.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/54/lei-053-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/54/lei-053-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a doar telefones para as comunidades do interior do município.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/55/lei-054-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/55/lei-054-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a venda de sucatas de ferro e de equipamentos obsoletos.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/56/lei-055-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/56/lei-055-97.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 031/97, que autoriza o recebimento da cota de participação voluntária para manutenção do serviço de iluminação pública domiciliar.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/57/lei-056-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/57/lei-056-97.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal de educação do município do Cerrito e da outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/58/lei-057-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/58/lei-057-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes orçamentárias para o exercício de 1998, e da outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/59/lei-058-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/59/lei-058-97.pdf</t>
   </si>
   <si>
     <t>Prorroga a contratação emergencial do médico veterinário,  por quatro meses.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/60/lei-059-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/60/lei-059-97.pdf</t>
   </si>
   <si>
     <t>Prorroga a contratação emergencial da enfermeira padrão, por quatro meses.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/61/lei-060-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/61/lei-060-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a participar de um consórcio para aquisição de medicamentos.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/62/lei-061-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/62/lei-061-97.pdf</t>
   </si>
   <si>
     <t>Prorroga contratos emergenciais</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/63/lei-062-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/63/lei-062-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a escriturar terreno</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/64/lei-063-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/64/lei-063-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a efetuar serviços de terraplanagem em mutirão com outros municípios.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/65/lei-064-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/65/lei-064-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 18.987,00 e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/66/lei-066-97-2-.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/66/lei-066-97-2-.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar quinze operários por quatro meses.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/67/lei-067-97-2-.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/67/lei-067-97-2-.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar termo de acordo com o Estado, através da secretaria de obras públicas.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/68/lei-068-97-2-.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/68/lei-068-97-2-.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal de transito do Município de Cerrito e dá outras providências</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/69/lei-069-97a.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/69/lei-069-97a.pdf</t>
   </si>
   <si>
     <t>Concede auxilio financeiro ao senhor Nerci Alves de Avila.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/70/lei-070-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/70/lei-070-97.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a associação de pais e amigos dos excepcionais do Cerrito.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/71/lei-071-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/71/lei-071-97.pdf</t>
   </si>
   <si>
     <t>Cria a fundação municipal Cerrito</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/72/lei-072-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/72/lei-072-97.pdf</t>
   </si>
   <si>
     <t>Autoriza o municipio de Cerrito a integrar consórcio intermunicipal com os municipios de Capão do Leão, Morro Redondo entre outros, visando o recebimento por empréstimo, a utilização e a administração de bens e equipamentos.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/73/lei-073-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/73/lei-073-97.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, do Artigo 3º, / da Lei nº 006/97, de 29 de Janeiro, 1997, que cria o conselho municipal de saúde de Cerrito.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/74/lei-074-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/74/lei-074-97.pdf</t>
   </si>
   <si>
     <t>Cria os limites dos distritos da sede, de Alto Alegre e de Vila Freire, determinando suas respectivas zonas urbanas.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/75/lei-075-97.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/75/lei-075-97.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Patrimônio, histórico, artístico e cultural do Município de Cerrito e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/323/lei-organica.pdf</t>
+    <t>http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/323/lei-organica.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE CERRITO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1071,68 +1071,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/3/lei-organica-000-97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/4/organiza-a-estrutura-da-prefeitura-de-cerrito-001-97.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/5/or-a-a-receita-e-fixa-a-despesa-do-munic-pio-de-ce_vaOCgdU.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/6/cria-cargos-de-provimento-em-comiss-o-do-munic-pio_dVuAP3m.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/7/fixa-o-valor-di-rias-e-ajudas-custo-do-prefeito-vi_vTsuP9Z.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/8/institui-as-normas-para-a-concess-o-de-aux-lios-e-_4xtVu7v.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/9/cria-o-conselho-municipal-de-sa-de-e-d-outras-prov_dv7CahQ.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/10/cria-o-conselho-municipal-de-sa-de-e-d-outras-pro_gMI5Gaj.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/11/cria-o-conselho-municipal-de-assist-ncia-social-e_o2DUkac.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/12/cria-o-fundo-municipal-de-assist-ncia-social-e-d-_wYA03SA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/13/cria-o-conselho-municipal-de-desenvolvimento-agro_ib63f0f.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/14/disp-e-cria-o-fundo-municipal-desenvolvimento-agr_dhICZUO.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/15/cria-cargos-de-dom-sticas-012-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/16/lei-013-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/17/lei-014-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/18/lei-015-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/19/lei-016-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/20/lei-017-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/21/lei-018-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/22/lei-019-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/23/lei-020-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/24/lei-021-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/25/lei-022-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/26/lei-023-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/27/lei-024-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/28/lei-025-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/29/lei-027-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/30/lei-028-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/31/lei-029-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/32/lei-030-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/33/lei-031-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/34/lei-032-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/35/lei-033-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/36/lei-034-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/37/lei-035-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/38/lei-036-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/39/lei-037-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/40/lei-038-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/41/lei-039-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/42/lei-040-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/43/lei-041-97.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/44/lei-042-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/45/lei-043-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/46/lei-044-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/47/lei-045-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/48/lei-047-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/49/lei-048-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/50/lei-049-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/51/lei-050-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/52/lei-051-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/53/lei-052-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/54/lei-053-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/55/lei-054-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/56/lei-055-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/57/lei-056-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/58/lei-057-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/59/lei-058-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/60/lei-059-97.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/61/lei-060-97.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/62/lei-061-97.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/63/lei-062-97.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/64/lei-063-97.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/65/lei-064-97.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/66/lei-066-97-2-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/67/lei-067-97-2-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/68/lei-068-97-2-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/69/lei-069-97a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/70/lei-070-97.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/71/lei-071-97.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/72/lei-072-97.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/73/lei-073-97.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/74/lei-074-97.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/75/lei-075-97.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/323/lei-organica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/3/lei-organica-000-97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/4/organiza-a-estrutura-da-prefeitura-de-cerrito-001-97.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/5/or-a-a-receita-e-fixa-a-despesa-do-munic-pio-de-ce_vaOCgdU.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/6/cria-cargos-de-provimento-em-comiss-o-do-munic-pio_dVuAP3m.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/7/fixa-o-valor-di-rias-e-ajudas-custo-do-prefeito-vi_vTsuP9Z.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/8/institui-as-normas-para-a-concess-o-de-aux-lios-e-_4xtVu7v.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/9/cria-o-conselho-municipal-de-sa-de-e-d-outras-prov_dv7CahQ.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/10/cria-o-conselho-municipal-de-sa-de-e-d-outras-pro_gMI5Gaj.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/11/cria-o-conselho-municipal-de-assist-ncia-social-e_o2DUkac.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/12/cria-o-fundo-municipal-de-assist-ncia-social-e-d-_wYA03SA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/13/cria-o-conselho-municipal-de-desenvolvimento-agro_ib63f0f.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/14/disp-e-cria-o-fundo-municipal-desenvolvimento-agr_dhICZUO.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/15/cria-cargos-de-dom-sticas-012-97.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/16/lei-013-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/17/lei-014-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/18/lei-015-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/19/lei-016-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/20/lei-017-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/21/lei-018-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/22/lei-019-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/23/lei-020-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/24/lei-021-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/25/lei-022-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/26/lei-023-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/27/lei-024-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/28/lei-025-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/29/lei-027-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/30/lei-028-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/31/lei-029-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/32/lei-030-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/33/lei-031-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/34/lei-032-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/35/lei-033-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/36/lei-034-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/37/lei-035-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/38/lei-036-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/39/lei-037-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/40/lei-038-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/41/lei-039-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/42/lei-040-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/43/lei-041-97.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/44/lei-042-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/45/lei-043-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/46/lei-044-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/47/lei-045-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/48/lei-047-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/49/lei-048-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/50/lei-049-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/51/lei-050-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/52/lei-051-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/53/lei-052-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/54/lei-053-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/55/lei-054-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/56/lei-055-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/57/lei-056-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/58/lei-057-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/59/lei-058-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/60/lei-059-97.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/61/lei-060-97.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/62/lei-061-97.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/63/lei-062-97.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/64/lei-063-97.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/65/lei-064-97.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/66/lei-066-97-2-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/67/lei-067-97-2-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/68/lei-068-97-2-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/69/lei-069-97a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/70/lei-070-97.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/71/lei-071-97.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/72/lei-072-97.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/73/lei-073-97.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/74/lei-074-97.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/75/lei-075-97.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrito.rs.leg.br/media/sapl/public/materialegislativa/1997/323/lei-organica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>